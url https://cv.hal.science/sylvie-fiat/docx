--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2682,230 +2682,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245731v1</w:t>
+                <w:t xml:space="preserve">hal-03426126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+                <w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426126v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS</w:t>
               </w:r>
@@ -3590,329 +3590,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inventaire de la biodiversité récifale pour le partage des connaissances</w:t>
+                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Vandel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245737v1</w:t>
+                <w:t xml:space="preserve">ird-03245738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
+                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245738v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
+                <w:t xml:space="preserve">L'inventaire de la biodiversité récifale pour le partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Payri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245736v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4294,51 +4294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des données de biodiversité marine de Polynésie française (LAGPLON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Benzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des données de biodiversité marine de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDEEC7F1"/>
+    <w:nsid w:val="B8BA14F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4856,51 +4856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>