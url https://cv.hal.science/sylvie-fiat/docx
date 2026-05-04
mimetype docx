--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -178,51 +178,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -313,50 +313,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), pp.5277-5301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-17-5277-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -831,297 +835,163 @@
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mou-Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-57251-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462698v1</w:t>
+                <w:t xml:space="preserve">hal-02455924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen Science, a promising tool for detecting and monitoring outbreaks of the crown-of-thorns starfish Acanthaster spp.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Le système d’information du « réseau de capteurs de température des eaux côtières dans la région du Pacifique Sud et Sud-Ouest »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01386463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1131,51 +1001,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de données océanographiques via le réseau IoT LoRaWAN sur une bouée instrumentée du Service National d'Observation ReefTEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1204,100 +1074,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS, FAIRs access to Reef ecosystem environmental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,815 +1182,815 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMDIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Amsterdam, Netherlands. , Bollettino di Geofisica, Vol.62 - Supplement, 2021, 321 pages, 62, pp.307-308, Bollettino di Geofisica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03216386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un site transverse Outre-Mer ILICO pour l'observation pérenne et écosystémique d'un récif corallien à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+                <w:t xml:space="preserve">Yoan Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Benoit</w:t>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLECO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, La Rochelle, France. Zenodo, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11241376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS, Network of coastal oceanic sensors, Open access data portal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA 15th plenary virtual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOS 2.0, la jouvence du système d'information du réseau d'observation du Pacifique Sud &amp;quot;ReefTEMPS&amp;quot; [Poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Brissebrat</w:t>
+                <w:t xml:space="preserve">A. Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST 2018 : Séries Interopérables et Systèmes de Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Guyancourt, France. IRD, 1 p. multigr., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS [poster]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andry Andriatiana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard E Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of JRES “Journey to the center of the virtual”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36083.02086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédiés capteurs - exemple du SI du réseau d'observation ReefTEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andry Andriatiana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information de l'observatoire ReefTEMPS : données de température côtière du Pacifique Sud et Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cheype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Cheype</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ganachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> JDEV 2015 : Journées Nationales du DEVeloppement Logiciel de l'Enseignement Supérieur et Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01416189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2130,51 +2000,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologies IoT et radio: perspectives pour l'océanographie côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2203,73 +2073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Observation LOW COAST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IR ILICO, Sep 2022, Plouzane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2278,1159 +2148,1159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.292-295, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349179v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03774373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Varillon</w:t>
+                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Magron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03774373v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau ReefTEMPS, réseau de capteurs de température, pression, salinité dans le domaine côtier du Pacifique Sud, Ouest et Sud-Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Day 2018, Journée de la géomatique de Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement de la Nouvelle-Calédonie, Nov 2020, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+                <w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Ramon N’yeurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426126v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Success Factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+                <w:t xml:space="preserve">Critical success factors of the ReefTEMPS sensors-oriented environmental information system for a real operationality [résumé étendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geospatial Sensing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Münster, Germany</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Münster, Germany. 2 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245731v1</w:t>
+                <w:t xml:space="preserve">hal-03426126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor Observation System : optimisation d'un système d'information environnemental dédié capteurs : exemple du SI du réseau d'observation ReefTEMPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiat Sylvie</w:t>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2017 : Journées Réseaux de l'Enseignement et de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Portage de services sous docker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017 - Journée du Dévelopement Logiciel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245734v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
+                <w:t xml:space="preserve">Atelier &amp;quot;Portage de services sous docker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
+              <w:t xml:space="preserve">JDEV 2017 - Journée du Dévelopement Logiciel 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245735v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andry Andriatiana</w:t>
+                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581179v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'observation du Pacifique Sud ‘ReefTEMPS' : Évolutions fonctionnelles et optimisation d'un système d'information dédié capteurs et reconstitution de séries temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brissebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST16 - Système Intéropérable 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SI-TEC-PSO: retour d'expérience sur le système d'information dédié capteurs et reconstitution de séries temporelles de ReefTEMPS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3446,73 +3316,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIST15 : Séries Interopérables et Systèmes de Traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des Données de Biodiversité marine de l’Indo Pacifique IRD Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3528,51 +3398,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GBIF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3582,982 +3452,982 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
+                <w:t xml:space="preserve">L'inventaire de la biodiversité récifale pour le partage des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Mazières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245738v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
+                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245736v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inventaire de la biodiversité récifale pour le partage des connaissances</w:t>
+                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. De Mazières</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Payri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245737v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training Workshop on the Intercalibration of Temperature Data Loggers, 7th-9th July 2025, USP, Suva, FIJI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Ramon N'Yeurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Detandt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Detandt</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.16289805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier ILICO Outre-Mer Pacifique. Supports de présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menkès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Menkès</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Yannick Chancerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chancerelle</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7796742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReefTEMPS : The Pacific Island coastal ocean observation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des données de biodiversité marine de Polynésie française (LAGPLON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Debitus</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Sylvain Petek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petek</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.15468/c69pay⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection des données de biodiversité marine de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Menou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Menou</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Virginie Héros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Héros</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.15468/wafmud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4625,51 +4495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8BA14F9"/>
+    <w:nsid w:val="E836DFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4856,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>