--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -350,295 +350,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Seamounts and Coral Reefs with eDNA and BRUVS Reveals Oases and Refuges on Shallow Seamounts</w:t>
+                <w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Baletaud</w:t>
+                <w:t xml:space="preserve">Claire Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lecellier</w:t>
+                <w:t xml:space="preserve">Solène Derville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gilbert</w:t>
+                <w:t xml:space="preserve">Claire Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Mathon</w:t>
+                <w:t xml:space="preserve">Maële Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Côme</w:t>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1446. </w:t>
+              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology12111446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403851v1</w:t>
+                <w:t xml:space="preserve">hal-04333926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine mammal strandings recorded in New Caledonia, South West Pacific Ocean, 1877 to 2022</w:t>
+                <w:t xml:space="preserve">Comparing Seamounts and Coral Reefs with eDNA and BRUVS Reveals Oases and Refuges on Shallow Seamounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garrigue</w:t>
+                <w:t xml:space="preserve">Florian Baletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Derville</w:t>
+                <w:t xml:space="preserve">Gaël Lecellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bonneville</w:t>
+                <w:t xml:space="preserve">Antoine Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maële Brisset</w:t>
+                <w:t xml:space="preserve">Laëtitia Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Jean-Marie Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/PC23016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology12111446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333926v1</w:t>
+                <w:t xml:space="preserve">hal-04403851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructive outbreaks of the corallivorous starfish Acanthaster cf. solaris spare coral assemblages in the shallowest reef flat areas in New Caledonia</w:t>
               </w:r>
@@ -2103,394 +2103,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t>
+                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335231v2</w:t>
+                <w:t xml:space="preserve">ird-03774373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS documente l'impact local du changement climatique et les paramètres qui influent sur la résilience des écosystèmes récifaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Burden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delacourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILICO EVOLECO 2021: Long Term Evolution of Coastal Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03774373v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349179v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILICO -A FRENCH RESEARCH INFRASTRUCTURE FOR COASTAL OCEAN AND SEASHORE OBSERVATIONS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReefTEMPS: the Pacific Insular coastal water observation network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aucan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th EuroGOOS International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Shom; Ifremer; EuroGOOS AISBL, May 2021, Brest, France. pp.292-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349179v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335231v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau ReefTEMPS, réseau de capteurs de température, pression, salinité dans le domaine côtier du Pacifique Sud, Ouest et Sud-Ouest.</w:t>
               </w:r>
@@ -2880,303 +2880,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier &amp;quot;Portage de services sous docker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">JDEV 2017 - Journée du Dévelopement Logiciel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581179v1</w:t>
+                <w:t xml:space="preserve">ird-03245734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier &amp;quot;Portage de services sous docker</w:t>
+                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017 - Journée du Dévelopement Logiciel 2017</w:t>
+              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245734v1</w:t>
+                <w:t xml:space="preserve">ird-03245735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReefTEMPS est un réseau de capteurs de température, pression et salinité dans le domaine côtier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porting an SOA architecture to Docker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Andriatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Varillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDEV 2017 - Journée du Développement National 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées nationales du DEVeloppement logiciel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jul 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245735v1</w:t>
+                <w:t xml:space="preserve">hal-04581179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau d'observation du Pacifique Sud ‘ReefTEMPS' : Évolutions fonctionnelles et optimisation d'un système d'information dédié capteurs et reconstitution de séries temporelles</w:t>
               </w:r>
@@ -3585,204 +3585,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
+                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fiat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245738v1</w:t>
+                <w:t xml:space="preserve">ird-03245736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">70 ans de données de biodiversité marine géoréférencées [encadré 18]</w:t>
+                <w:t xml:space="preserve">Le programme Oreanet [encadré 21]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD; Solaris, 2018, Nouvelle-Calédonie : archipel de corail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03245736v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03245738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3936,51 +3936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menkès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Chancerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,376 +4050,376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Magron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17882/55128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-03245768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection des données de biodiversité marine de Polynésie française (LAGPLON)</w:t>
+                <w:t xml:space="preserve">Collection des données de biodiversité marine de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+                <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Debitus</w:t>
+                <w:t xml:space="preserve">Jean-Louis Menou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Petek</w:t>
+                <w:t xml:space="preserve">Virginie Héros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15468/c69pay⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15468/wafmud⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245744v1</w:t>
+                <w:t xml:space="preserve">ird-03245741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection des données de biodiversité marine de Nouvelle-Calédonie</w:t>
+                <w:t xml:space="preserve">Collection des données de biodiversité marine de Polynésie française (LAGPLON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiat Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Benzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Debitus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Petek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15468/wafmud⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15468/c69pay⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03245741v1</w:t>
+                <w:t xml:space="preserve">ird-03245744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4495,51 +4495,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E836DFC4"/>
+    <w:nsid w:val="E2A375B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4726,51 +4726,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fiat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7999-5906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313993v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Gendre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fiat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hocd&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N'Yeurt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-5277-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Derville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;le Brisset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04403851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baletaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mathon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie C&#244;me" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology12111446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03626979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Dumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Gossuin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Durbano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mou-Tham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-57251-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01386463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiat Sylvie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.1294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808204v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03216386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aucan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cordier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Benoit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11241376" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard E Pelletier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brissebrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andriatiana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cheype" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859844v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brissebrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Andriatiana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36083.02086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01416189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cheype" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganachaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581614v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03774373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Magron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349179v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Burden" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Paillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335231v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/55128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Ramon N&#8217;yeurt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245734v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245737v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vandel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Mazi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poncet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Detandt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16289805" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menk&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chancerelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7796742" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoibian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Menou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/wafmud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03245744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Benzoni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/c69pay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>