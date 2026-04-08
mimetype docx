--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -126,1547 +126,1547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed LC-MS analysis reveals novel insights into grapevine defense mechanisms by expanding metabolome coverage</w:t>
+                <w:t xml:space="preserve">Classification of Stevia rebaudiana Chemotypes Based on Steviol Glycosides and Their Identified Malonyl Forms Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+                <w:t xml:space="preserve">Thomas Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Pérez</w:t>
+                <w:t xml:space="preserve">Alexis Pirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romeo-Ollivan</w:t>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Puech-Pages</w:t>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (38), pp.24467-24478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c10084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic wood responses to grapevine trunk diseases-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05348406v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-10-23-0132-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551710v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition to ripening in tomato requires hormone-controlled genetic reprogramming initiated in gel tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurineide Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (1), pp.610-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of Early Response of Vitis vinifera to Pathogens Relating to Esca Disease and Biocontrol Agent Vintec® Revealed By Untargeted Metabolomics on Woody Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.835463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabinoids vs. whole metabolome: Relevance of cannabinomics in analyzing Cannabis varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1184, pp.339020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological and molecular aspects of aspartate-derived amino acid metabolism during germination and post-germination growth in two maize genotypes differing in germination efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Anzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Morere Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis-Mohamed A.-M. Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.645-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Stevia rebaudiana Chemotypes Based on Steviol Glycosides and Their Identified Malonyl Forms Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multiplexed LC-MS analysis reveals novel insights into grapevine defense mechanisms by expanding metabolome coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Ollivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech-Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1132 lines deleted...]
-            </w:hyperlink>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Anzala</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02656596v1</w:t>
+                <w:t xml:space="preserve">hal-05348406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1822,90 +1822,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive untargeted metabolomic analysis of maize collar susceptible and tolerant to wireworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées Scientifiques du RFMF, Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones in endomycorrhizal symbiosis: Study of the production and transfer of (phyto)hormones by endomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,77 +2242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lafont Rapnouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of TroEuropean Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methodspical Ecology - The future of tropical ecosystems - new insights and innovative methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F04A94C"/>
+    <w:nsid w:val="6CF67B36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>