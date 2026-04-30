--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -126,1547 +126,1547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Stevia rebaudiana Chemotypes Based on Steviol Glycosides and Their Identified Malonyl Forms Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Multiplexed LC-MS analysis reveals novel insights into grapevine defense mechanisms by expanding metabolome coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Contini</w:t>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pirat</w:t>
+                <w:t xml:space="preserve">Amelie Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Ollivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech-Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252172v1</w:t>
-[...1201 lines deleted...]
-                <w:t xml:space="preserve">hal-02656596v1</w:t>
+                <w:t xml:space="preserve">hal-05348406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed LC-MS analysis reveals novel insights into grapevine defense mechanisms by expanding metabolome coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of Stevia rebaudiana Chemotypes Based on Steviol Glycosides and Their Identified Malonyl Forms Using Liquid Chromatography Coupled to High-Resolution Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (38), pp.24467-24478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c10084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering transcriptomic and metabolomic wood responses to grapevine trunk diseases-associated fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhytoFrontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTOFR-10-23-0132-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551710v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of Early Response of Vitis vinifera to Pathogens Relating to Esca Disease and Biocontrol Agent Vintec® Revealed By Untargeted Metabolomics on Woody Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.835463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition to ripening in tomato requires hormone-controlled genetic reprogramming initiated in gel tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurineide Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (1), pp.610-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabinoids vs. whole metabolome: Relevance of cannabinomics in analyzing Cannabis varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro G Vásquez-Ocmín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1184, pp.339020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.339020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ranocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Oria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre M.-P. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (2), pp.225 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physiological and molecular aspects of aspartate-derived amino acid metabolism during germination and post-germination growth in two maize genotypes differing in germination efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Anzala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morere Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Pérez</w:t>
+                <w:t xml:space="preserve">David Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Romeo-Ollivan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Anis-Mohamed A.-M. Limami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.645-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Puech-Pages</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05348406v1</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erj054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1678,333 +1678,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
+                <w:t xml:space="preserve">Comprehensive untargeted metabolomic analysis of maize collar susceptible and tolerant to wireworm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guillon</w:t>
+                <w:t xml:space="preserve">Amélie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léonie Chrétien</w:t>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GdR-MSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16e Journées Scientifiques du RFMF, Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873829v1</w:t>
+                <w:t xml:space="preserve">hal-04712098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive untargeted metabolomic analysis of maize collar susceptible and tolerant to wireworm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Léonie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées Scientifiques du RFMF, Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GdR-MSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712098v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,90 +2059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormones in endomycorrhizal symbiosis: Study of the production and transfer of (phyto)hormones by endomycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bécard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2242,77 +2242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lafont Rapnouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidy Schimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of TroEuropean Conference of Tropical Ecology - The Future of tropical ecosystems - news insights and innovative methodspical Ecology - The future of tropical ecosystems - new insights and innovative methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Tropical Ecology, Jun 2022, Montpellier, France</w:t>
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF67B36"/>
+    <w:nsid w:val="0BD0385D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>