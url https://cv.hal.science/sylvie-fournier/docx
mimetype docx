--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -578,295 +578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Early Response of Vitis vinifera to Pathogens Relating to Esca Disease and Biocontrol Agent Vintec® Revealed By Untargeted Metabolomics on Woody Tissues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transition to ripening in tomato requires hormone-controlled genetic reprogramming initiated in gel tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Dumas</w:t>
+                <w:t xml:space="preserve">Ximena Chirinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiyu Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurineide Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835463⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191 (1), pp.610-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652523v1</w:t>
+                <w:t xml:space="preserve">hal-03840120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to ripening in tomato requires hormone-controlled genetic reprogramming initiated in gel tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elie Maza</w:t>
+                <w:t xml:space="preserve">Modification of Early Response of Vitis vinifera to Pathogens Relating to Esca Disease and Biocontrol Agent Vintec® Revealed By Untargeted Metabolomics on Woody Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Romeo-Oliván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Djari</w:t>
+                <w:t xml:space="preserve">Bernard Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191 (1), pp.610-625. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.835463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840120v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabinoids vs. whole metabolome: Relevance of cannabinomics in analyzing Cannabis varieties</w:t>
               </w:r>
@@ -1114,295 +1114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bécard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915224v1</w:t>
+                <w:t xml:space="preserve">hal-04788558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytohormone production by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pons</w:t>
+                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240886⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788558v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis wat1 (walls are thin1)-mediated resistance to the bacterial vascular pathogen, Ralstonia solanacearum, is accompanied by cross-regulation of salicylic acid and tryptophan metabolism</w:t>
               </w:r>
@@ -1678,333 +1678,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive untargeted metabolomic analysis of maize collar susceptible and tolerant to wireworm</w:t>
+                <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Marti</w:t>
+                <w:t xml:space="preserve">Baptiste Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Journées Scientifiques du RFMF, Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GdR-MSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712098v1</w:t>
+                <w:t xml:space="preserve">hal-04873829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive untargeted metabolomic analysis of maize collar susceptible and tolerant to wireworm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ferey</w:t>
+                <w:t xml:space="preserve">Amélie Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Chrétien</w:t>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GdR-MSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16e Journées Scientifiques du RFMF, Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873829v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multimodal approach to study plant-microorganisms interactions using mass spectrometry imaging, Raman imaging and non-targeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Guillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Justine Ferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélia Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2431,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BD0385D"/>
+    <w:nsid w:val="FF6A4174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0283-7052" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348406v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie P&#233;rez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Ollivan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech-Pages" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Contini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pirat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Libourel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c10084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551710v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Romeo-Oliv&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Breton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTOFR-10-23-0132-R" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03840120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Chirinos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiyu Ying" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurineide Rodrigues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652523v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835463" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro G V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mathis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993285v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume B&#233;card" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240886" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ranocha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Oria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre M.-P. Riviere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Anzala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Morere Le Paven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rondeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis-Mohamed A.-M. Limami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712098v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Lacaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072515v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lafont Rapnouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>