--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -1818,235 +1818,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Feedback Linearizing Controller and its Equivalence with the Fuzzy Nonlinear Internal Model Control Structure</w:t>
+                <w:t xml:space="preserve">MIN and MAX Operators for Fuzzy Intervals and their Potential Use in Aggregation Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (2), pp.233-248. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (6), pp.1135-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10006-007-0021-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2006.890685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412998v1</w:t>
+                <w:t xml:space="preserve">hal-00412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIN and MAX Operators for Fuzzy Intervals and their Potential Use in Aggregation Operators</w:t>
+                <w:t xml:space="preserve">Fuzzy Feedback Linearizing Controller and its Equivalence with the Fuzzy Nonlinear Internal Model Control Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (6), pp.1135-1144. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.233-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2006.890685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10006-007-0021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412992v1</w:t>
+                <w:t xml:space="preserve">hal-00412998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Educational Tool for Fuzzy Control</w:t>
               </w:r>
@@ -3837,328 +3837,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 2 : vision graduelle</w:t>
+                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 1 : vision intervalliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 99-106</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617699v1</w:t>
+                <w:t xml:space="preserve">hal-01617696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 1 : vision intervalliste</w:t>
+                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 2 : vision graduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 91-98</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617696v1</w:t>
+                <w:t xml:space="preserve">hal-01617699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère dans un système de management de l’énergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles de régression : Comparaison des approches statistique et ensembliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83èmes journées de l'EWG MCDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESADE Business School, Ramon Llull University, Mar 2016, Bercelone, Espagne</w:t>
+              <w:t xml:space="preserve">25 ièmes rencontres francophones sur la Logique Floue et ses Applications (LFA’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343902v1</w:t>
+                <w:t xml:space="preserve">hal-01362487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les systèmes flous de type 2 en contrôle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4187,139 +4174,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ièmes rencontres francophones sur la Logique Floue et ses Applications (LFA’2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de régression : Comparaison des approches statistique et ensembliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la décision multicritère dans un système de management de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ièmes rencontres francophones sur la Logique Floue et ses Applications (LFA’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">83èmes journées de l'EWG MCDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESADE Business School, Ramon Llull University, Mar 2016, Bercelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362487v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’aide à la reconnaissance d’espèces d’arbres à partir d’une base de connaissance incomplète, partielle et conflictuelle</w:t>
               </w:r>
@@ -4413,64 +4413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Problem of Instrumentation in a Company involved in ISO 50001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,260 +4528,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Threshold Methodology for Multicriteria based Ranking using Imprecise Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision robuste dans une démarche de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on MultiCriteria Decision Making - IEEE Symposium Series on Computational Intelligence (MCDM - SSCI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Dec 2014, Orlando, United States</w:t>
+              <w:t xml:space="preserve">79èmes journées de l'Euro Working Group MCDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athenes, Greece. 1 page</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095598v1</w:t>
+                <w:t xml:space="preserve">hal-00999520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision robuste dans une démarche de développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Robustness Threshold Methodology for Multicriteria based Ranking using Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">79èmes journées de l'Euro Working Group MCDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athenes, Greece. 1 page</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on MultiCriteria Decision Making - IEEE Symposium Series on Computational Intelligence (MCDM - SSCI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Dec 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999520v1</w:t>
+                <w:t xml:space="preserve">hal-01095598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour les entreprises industrielles inscrites dans une démarche de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4819,64 +4819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins pour l'aide à la décision pour les entreprises inscrites dans des démarches de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4908,1036 +4908,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régression floue pour l'approximation d'intervalles graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohed Elmasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.226-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760026v1</w:t>
+                <w:t xml:space="preserve">hal-00753236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression floue pour l'approximation d'intervalles graduels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.226-233</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753236v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLM-rule-based prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Symbolic evaluation of a fusion system devoted to 3D image interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Lamallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'Extraction et Gestion de Connaissances (EGC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. 6 p., online</w:t>
+              <w:t xml:space="preserve">32th Iberian Latin American Congress on Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ouro Preto, Brazil. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560747v1</w:t>
+                <w:t xml:space="preserve">hal-00724673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Inversion using Extended Gradual Intervals Arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+                <w:t xml:space="preserve">FLM-rule-based prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-LFA 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'Extraction et Gestion de Connaissances (EGC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. 6 p., online</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.58⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00622057v1</w:t>
+                <w:t xml:space="preserve">hal-00560747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic evaluation of a fusion system devoted to 3D image interpretation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz de Lima</w:t>
+                <w:t xml:space="preserve">Model Inversion using Extended Gradual Intervals Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th Iberian Latin American Congress on Computational Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-LFA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp. 757 - 762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724673v1</w:t>
+                <w:t xml:space="preserve">hal-00622057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Gradual Rules to Model Convex Polygon-shaped Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+                <w:t xml:space="preserve">Assimilation of D-InSAR and sub-pixel image correlation displacement measurements for coseismic fault parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCI 2010 - IEEE World Congress on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.2142-2148</w:t>
+              <w:t xml:space="preserve">IGARSS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp. 3664-3667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507119v1</w:t>
+                <w:t xml:space="preserve">hal-00557712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Prognosis Applied to Complex Vacuum Pumping Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assimilation des mesures de déplacement issues de la corrélation d'amplitude et de l'interférométrie différentielle (D-InSAR) pour l'estimation des paramètres de failles co-sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cordoba, Spain. pp.468-477</w:t>
+              <w:t xml:space="preserve">3ième Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494018v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode Rule-Based Prognosis Applied to Complex Vacuum Pumping Systems Using Vibratory Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Combining Climate Temperature Models through Fuzzy Interval Regression: Application to the La Plata Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Industrial Conference on Data Mining ICDM 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence (IEEE WCCI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp. 946-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00504653v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes flous imprécis : règles, arithmétique,...?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, France. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs arithmétiques inverses pour intervalles graduels étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5966,458 +5979,445 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des mesures de déplacement issues de la corrélation d'amplitude et de l'interférométrie différentielle (D-InSAR) pour l'estimation des paramètres de failles co-sismiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Learning Gradual Rules to Model Convex Polygon-shaped Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WCCI 2010 - IEEE World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelone, Spain. pp.2142-2148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557959v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Climate Temperature Models through Fuzzy Interval Regression: Application to the La Plata Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Data-Driven Prognosis Applied to Complex Vacuum Pumping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence (IEEE WCCI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp. 946-951</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Industrial Engineering and Other Applications of Applied Intelligent Systems, IEA/AIE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cordoba, Spain. pp.468-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507116v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of D-InSAR and sub-pixel image correlation displacement measurements for coseismic fault parameter estimation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mauris</w:t>
+                <w:t xml:space="preserve">Episode Rule-Based Prognosis Applied to Complex Vacuum Pumping Systems Using Vibratory Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Industrial Conference on Data Mining ICDM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Berlin, Germany. pp.376-389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14400-4_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification supervisée de données à l'aide de règles implicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,463 +6764,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning fuzzy rule based classifier in high performance computing environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimistic Fuzzy Weighted Average</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA/EUSFLAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.768-773</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Portugal. pp.1851-1856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440470v1</w:t>
+                <w:t xml:space="preserve">hal-00440467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining climate temperature models through fuzzy interval regression: application to the La Plata Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Combination of sub-pixel image correlation and differential interferometry in measurement of the 2005 Kashmir earthquake displacement field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CILAMCE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Armacao de Buzios, Brazil. 6 p</w:t>
+              <w:t xml:space="preserve">Fringe 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725840v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of sub-pixel image correlation and differential interferometry in measurement of the 2005 Kashmir earthquake displacement field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
+                <w:t xml:space="preserve">Combining climate temperature models through fuzzy interval regression: application to the La Plata Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fringe 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">(CILAMCE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Armacao de Buzios, Brazil. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557721v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Fuzzy Weighted Average</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning fuzzy rule based classifier in high performance computing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA/EUSFLAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2009, Portugal. pp.1851-1856</w:t>
+              <w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.768-773</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440467v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interval Approach for Fuzzy Linear Regression with Imprecise Data</w:t>
               </w:r>
@@ -7390,1055 +7390,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la robustesse des techniques linéaire et quadratique de régression floue</w:t>
+                <w:t xml:space="preserve">Fuzzy Piecewise Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Megri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp. 86-93</w:t>
+              <w:t xml:space="preserve">5th IEEE World Congress on Computational Intelligence (WCCI 2008 / FUZZ-IEEE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hong-Kong, China. pp. 2089-2094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447631v1</w:t>
+                <w:t xml:space="preserve">hal-00447161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Fuzzy Regression Using Trapezoidal Fuzzy Intervals</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la robustesse des techniques linéaire et quadratique de régression floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Megri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge Based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Malaga, Spain. pp. 181-188</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp. 86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447625v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Piecewise Linear Regression</w:t>
+                <w:t xml:space="preserve">Linear Fuzzy Regression Using Trapezoidal Fuzzy Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE World Congress on Computational Intelligence (WCCI 2008 / FUZZ-IEEE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hong-Kong, China. pp. 2089-2094</w:t>
+              <w:t xml:space="preserve">12th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge Based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Malaga, Spain. pp. 181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447161v1</w:t>
+                <w:t xml:space="preserve">hal-00447625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse arithmetic operators for fuzzy intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mould Pouring Control based on Absorption Capacity Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Singapore. pp. 988-993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2007.4389362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482595v1</w:t>
+                <w:t xml:space="preserve">hal-00482594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vision de la régression linéaire floue au travers de l'arithmétique des intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amory Bisserier</w:t>
+                <w:t xml:space="preserve">Inverse arithmetic operators for fuzzy intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Nimes, France. pp. 57-64</w:t>
+              <w:t xml:space="preserve">EUSFLAT'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Czech Republic. pp. 279-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447635v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould Pouring Control based on Absorption Capacity Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+                <w:t xml:space="preserve">Une vision de la régression linéaire floue au travers de l'arithmétique des intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nimes, France. pp. 57-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2007.4389362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482594v1</w:t>
+                <w:t xml:space="preserve">hal-00447635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de niveau pour le remplissage automatique de moules en fonderie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+                <w:t xml:space="preserve">Words or numbers, Mamdani or Sugeno fuzzy systems: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 263-270</w:t>
+              <w:t xml:space="preserve">IPMU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp. 2446-2453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066565v1</w:t>
+                <w:t xml:space="preserve">hal-00482884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prétraitement d'un ensemble d'apprentissage dans le cadre d'un système coopératif de classification floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+                <w:t xml:space="preserve">Hybrid dynamic model and simulation of a mould pouring machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 53-60</w:t>
+              <w:t xml:space="preserve">FOCOMP'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Krakow, Poland. pp. 67-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066564v1</w:t>
+                <w:t xml:space="preserve">hal-00482881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid dynamic model and simulation of a mould pouring machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Analyse et prétraitement d'un ensemble d'apprentissage dans le cadre d'un système coopératif de classification floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCOMP'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Krakow, Poland. pp. 67-80</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482881v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words or numbers, Mamdani or Sugeno fuzzy systems: a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation de niveau pour le remplissage automatique de moules en fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp. 2446-2453</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482884v1</w:t>
+                <w:t xml:space="preserve">hal-01066565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification rules with premise expressed as the conjunction of implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8483,336 +8483,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande floue et commande à base d'intervalles</w:t>
+                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part I: Solving First Order Fuzzy Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1631-1636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2004.1375425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066568v1</w:t>
+                <w:t xml:space="preserve">hal-00482894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de classification avec conjonction d'implications en prémisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+                <w:t xml:space="preserve">Commande floue et commande à base d'intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 115-122</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 281-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066567v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part II: Application to Inverse Model Based Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+                <w:t xml:space="preserve">Règles de classification avec conjonction d'implications en prémisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1311-1316</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482895v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part I: Solving First Order Fuzzy Equations</w:t>
+                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part II: Application to Inverse Model Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
@@ -8821,372 +8830,363 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1631-1636, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1311-1316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2004.1375425⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482894v1</w:t>
+                <w:t xml:space="preserve">hal-00482895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Adaptive Linearizing Control for Non-affine Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy interpolation and level 2 gradual rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE'2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd European Society for Fuzzy Logic and Technology Conference (EUSFLAT 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Sep 2003, Zittau, Germany. pp.506-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482897v1</w:t>
+                <w:t xml:space="preserve">hal-00482900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise modelling using gradual rules and its application to the classification of time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Adaptive Linearizing Control for Non-affine Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA'2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, St. Louis, United States. pp. 543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ.2003.1209422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482909v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy interpolation and level 2 gradual rules</w:t>
+                <w:t xml:space="preserve">Imprecise modelling using gradual rules and its application to the classification of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Society for Fuzzy Logic and Technology Conference (EUSFLAT 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Sep 2003, Zittau, Germany. pp.506-511</w:t>
+              <w:t xml:space="preserve">IFSA'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp. 319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482900v1</w:t>
+                <w:t xml:space="preserve">hal-00482909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorizing classes of signals by means of fuzzy gradual rules</w:t>
               </w:r>
@@ -9377,217 +9377,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification imprécise de fonctions mal connues à l'aide de règles graduelles</w:t>
+                <w:t xml:space="preserve">Imprecise specification of ill-known functions using gradual rules (2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Montpellier, France. pp.227-234</w:t>
+              <w:t xml:space="preserve">2nd European Symposium on Intelligent Technologies, Hybrid Systems and their Implementation on Smart Adaptive Systems (EUNITE 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Albufeira, Portugal. pp.512-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378863v1</w:t>
+                <w:t xml:space="preserve">hal-03378849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprecise specification of ill-known functions using gradual rules (2002)</w:t>
+                <w:t xml:space="preserve">Spécification imprécise de fonctions mal connues à l'aide de règles graduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium on Intelligent Technologies, Hybrid Systems and their Implementation on Smart Adaptive Systems (EUNITE 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Albufeira, Portugal. pp.512-520</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Montpellier, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378849v1</w:t>
+                <w:t xml:space="preserve">hal-03378863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive control for a class of discrete-time nonlinear systems : application of indirect fuzzy control</w:t>
               </w:r>
@@ -9671,235 +9671,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy adaptive control for nonlinear systems. Real-time implementation for a robot wrist</w:t>
+                <w:t xml:space="preserve">Fuzzy robust control for discrete-time nonlinear systems using input-output linearization and H/sub ∞/ optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Orlando, United States. pp.4364-4369, </w:t>
+              <w:t xml:space="preserve">10th Annual IEEE Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.765-768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2001.980888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ.2001.1009067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068435v1</w:t>
+                <w:t xml:space="preserve">hal-02068437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy robust control for discrete-time nonlinear systems using input-output linearization and H/sub ∞/ optimization</w:t>
+                <w:t xml:space="preserve">Fuzzy adaptive control for nonlinear systems. Real-time implementation for a robot wrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual IEEE Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.765-768, </w:t>
+              <w:t xml:space="preserve">40th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Orlando, United States. pp.4364-4369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ.2001.1009067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2001.980888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068437v1</w:t>
+                <w:t xml:space="preserve">hal-02068435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based or Heuristic-based Fuzzy Logic Controllers? Foundations and Examples</w:t>
               </w:r>
@@ -10352,51 +10352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des rencontres francophones sur la Logique Floue et ses Applications (LFA’2000)</w:t>
+              <w:t xml:space="preserve">LFA 2006 - rencontres francophones sur la Logique Floue et ses Applications (LFA’2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10502,51 +10502,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy nonlinear adaptive internal model control (FNAIMC) part I: Fuzzy model identification</w:t>
+                <w:t xml:space="preserve">Fuzzy nonlinear adaptive internal model control (FNAIMC) part II: Fuzzy model inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
@@ -10555,69 +10555,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2674-2678</w:t>
+              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2679-2683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069886v1</w:t>
+                <w:t xml:space="preserve">hal-02069889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Formulation of the Semantics of Fuzzy Rules</w:t>
               </w:r>
@@ -10679,51 +10679,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy nonlinear adaptive internal model control (FNAIMC) part II: Fuzzy model inversion</w:t>
+                <w:t xml:space="preserve">Fuzzy nonlinear adaptive internal model control (FNAIMC) part I: Fuzzy model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
@@ -10732,69 +10732,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference (ECC 99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2679-2683</w:t>
+              <w:t xml:space="preserve">, Aug 1999, Karlsruhe, Germany. pp.2674-2678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069889v1</w:t>
+                <w:t xml:space="preserve">hal-02069886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy control of nonlinear systems using two standard techniques</w:t>
               </w:r>
@@ -10878,138 +10878,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de lois de commande floues pour des systèmes non linéaires (synthèse directe et indirecte)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size reduction in fuzzy rulebases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA'98)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2107-2112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069933v1</w:t>
+                <w:t xml:space="preserve">hal-02069729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy learning control of nonlinear systems using input-output linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11028,1308 +11024,1312 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2095-2100, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction in fuzzy rulebases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de lois de commande floues pour des systèmes non linéaires (synthèse directe et indirecte)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications (LFA'98)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Rennes, France. pp.19-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724964⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069729v1</w:t>
+                <w:t xml:space="preserve">hal-02069933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Processing for Electrical Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Different views of Approximate Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Gentil</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Carry-le-Rouet, France. pp.94-101</w:t>
+              <w:t xml:space="preserve">7th International Fuzzy Systems Association World Congress (IFSA 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Fuzzy Systems Association, Jun 1997, Prague, Czech Republic. pp.238-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069828v1</w:t>
+                <w:t xml:space="preserve">hal-02069898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande à modèle interne flou</w:t>
+                <w:t xml:space="preserve">Fuzzy Input-Output Linearization of Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.11-16</w:t>
+              <w:t xml:space="preserve">5th European Congress on Intelligent Techniques and Soft Computing (EUFIT'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.1316-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070143v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rulebase Structure Identification or Reduction in the Framework of Fuzzy Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Passaquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Fuzzy Systems Association World Congress (IFSA’97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Input-Output Linearization of Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Commande à modèle interne flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress on Intelligent Techniques and Soft Computing (EUFIT'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.1316-1320</w:t>
+              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069830v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Different views of Approximate Reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Processing for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combastel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Fuzzy Systems Association World Congress (IFSA 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Fuzzy Systems Association, Jun 1997, Prague, Czech Republic. pp.238-242</w:t>
+              <w:t xml:space="preserve">SDEMPED 1997 - IEEE Int. Symposium on Diagnostics for Electrical Machines, Power Electronics and Drives (SDEMPED'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Carry-le-Rouet, France. pp.94-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069898v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Fuzzy-Logic Controller for Brass Casting Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dussud</w:t>
+                <w:t xml:space="preserve">Simultaneous learning of rules and linguistic terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing (EUFIT’96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1743-1749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069832v1</w:t>
+                <w:t xml:space="preserve">hal-02069956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Control of Continuous Casting Installations</w:t>
+                <w:t xml:space="preserve">Design and Implementation of a Fuzzy-Logic Controller for Brass Casting Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dussud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing (EUFIT’96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Aachen, Germany. pp.1230-1236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)58686-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02069909v1</w:t>
+                <w:t xml:space="preserve">hal-02069832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Fuzzy Controllers with Fuzzy Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Logic Control of Continuous Casting Installations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+                <w:t xml:space="preserve">Patrick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.415-420, </w:t>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.6263-6268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57697-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)58686-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069908v1</w:t>
+                <w:t xml:space="preserve">hal-02069909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous learning of rules and linguistic terms</w:t>
+                <w:t xml:space="preserve">Implementation of Fuzzy Controllers with Fuzzy Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassar Nakoula</w:t>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1743-1749, </w:t>
+              <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.415-420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069956v1</w:t>
+                <w:t xml:space="preserve">hal-02069908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Mamdani’s Controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Fuzzy Sets Association World Congress (IFSA’95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp.581-584</w:t>
+              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069801v1</w:t>
+                <w:t xml:space="preserve">hal-02069972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+                <w:t xml:space="preserve">Representation of Mamdani’s Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
+              <w:t xml:space="preserve">6th International Fuzzy Sets Association World Congress (IFSA’95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp.581-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069972v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of a Fuzzy Symbolic Rulebase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation symbolique floue par jeu de règles pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12678,51 +12678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Intelligent Components and Instruments for Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Budapest, Hungary. pp.109-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12838,51 +12838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,51 +13423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA) Conference Proceeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13479,203 +13479,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande floue 2 : de l'approximation à l'apprentissage</w:t>
+                <w:t xml:space="preserve">Commande floue 1 : de la stabilisation à la supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titli André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermes, Lavoisier, 2003, Traité IC2, série Systèmes automatisés, 2-7462-0609-9</w:t>
+              <w:t xml:space="preserve">Hermès, Lavoisier, 2003, Traité IC2, série Systèmes automatisés, 2-7462-0608-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068413v1</w:t>
+                <w:t xml:space="preserve">hal-02068411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande floue 1 : de la stabilisation à la supervision</w:t>
+                <w:t xml:space="preserve">Commande floue 2 : de l'approximation à l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titli André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermès, Lavoisier, 2003, Traité IC2, série Systèmes automatisés, 2-7462-0608-0</w:t>
+              <w:t xml:space="preserve">Hermes, Lavoisier, 2003, Traité IC2, série Systèmes automatisés, 2-7462-0609-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068411v1</w:t>
+                <w:t xml:space="preserve">hal-02068413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14227,51 +14227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Linguistic Fuzzy Models based on Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14590,64 +14590,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive learning of implicative fuzzy rules applied to the classification of POLSAR features in the context of Alpine glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15080,51 +15080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-019-00208-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2837651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohed Elmasry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.08.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L56XR7SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2011.577563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos Ledo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Miranda Peillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;court" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2167515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Saraiva Branco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.01.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B6B86GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Bisserier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HWKNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.06.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N0QRPGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00461619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ37CDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0021-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2006.890685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.864084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.861619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2003.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK5K4M5K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2004.824313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2003.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV6FM6BJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(03)00129-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN9KG1QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.819835" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.814831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00111-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TCPJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.7.523-540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41SJ2PFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Siche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.872920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dussud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/87.664191" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/91.388169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488594000067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343902v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362487v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochalek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ratajczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lamallem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504653v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-262V03CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545848v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tozzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Croitoru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vieira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440467v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Megri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Biardeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389362" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066565v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375425" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209422" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XZ42X13D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378863v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1167993" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.980888" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2001.1009067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944395" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Miklos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39565-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069886v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069889v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069933v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724960" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724964" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069828v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Passaquay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069830v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069898v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)58686-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069908v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57697-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassar Nakoula" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552633" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)46093-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068413v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titli Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006162500700089" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013762v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z2PRD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pariset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-019-00208-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2837651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohed Elmasry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.08.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L56XR7SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2011.577563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos Ledo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Miranda Peillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;court" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2167515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Saraiva Branco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.01.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B6B86GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Bisserier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HWKNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.06.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N0QRPGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00461619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ37CDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2006.890685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.864084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.861619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2003.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK5K4M5K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2004.824313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2003.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV6FM6BJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(03)00129-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN9KG1QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.819835" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.814831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00111-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TCPJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.7.523-540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41SJ2PFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Siche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.872920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dussud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/87.664191" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/91.388169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488594000067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochalek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ratajczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lamallem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.58" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tozzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-262V03CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Croitoru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vieira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Megri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Biardeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375425" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XZ42X13D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1167993" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2001.1009067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068435v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.980888" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944395" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Miklos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39565-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724964" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724960" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Passaquay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassar Nakoula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552633" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)58686-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57697-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)46093-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titli Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006162500700089" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013762v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z2PRD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pariset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>