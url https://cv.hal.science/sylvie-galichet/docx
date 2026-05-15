--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1818,235 +1818,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIN and MAX Operators for Fuzzy Intervals and their Potential Use in Aggregation Operators</w:t>
+                <w:t xml:space="preserve">Fuzzy Feedback Linearizing Controller and its Equivalence with the Fuzzy Nonlinear Internal Model Control Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (6), pp.1135-1144. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.233-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2006.890685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/v10006-007-0021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412992v1</w:t>
+                <w:t xml:space="preserve">hal-00412998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Feedback Linearizing Controller and its Equivalence with the Fuzzy Nonlinear Internal Model Control Structure</w:t>
+                <w:t xml:space="preserve">MIN and MAX Operators for Fuzzy Intervals and their Potential Use in Aggregation Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mathematics and Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (2), pp.233-248. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (6), pp.1135-1144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/v10006-007-0021-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2006.890685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412998v1</w:t>
+                <w:t xml:space="preserve">hal-00412992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Educational Tool for Fuzzy Control</w:t>
               </w:r>
@@ -3837,217 +3837,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 1 : vision intervalliste</w:t>
+                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 2 : vision graduelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 91-98</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA’2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617696v1</w:t>
+                <w:t xml:space="preserve">hal-01617699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 2 : vision graduelle</w:t>
+                <w:t xml:space="preserve">De la régression floue conventionnelle à la régression graduelle : Analyse, réflexion et perspectives. Partie 1 : vision intervalliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA’2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 99-106</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp. 91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617699v1</w:t>
+                <w:t xml:space="preserve">hal-01617696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de régression : Comparaison des approches statistique et ensembliste</w:t>
               </w:r>
@@ -4109,217 +4109,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les systèmes flous de type 2 en contrôle !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Aide à la décision multicritère dans un système de management de l’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ièmes rencontres francophones sur la Logique Floue et ses Applications (LFA’2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">83èmes journées de l'EWG MCDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESADE Business School, Ramon Llull University, Mar 2016, Bercelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362498v1</w:t>
+                <w:t xml:space="preserve">hal-01343902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère dans un système de management de l’énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+                <w:t xml:space="preserve">Sur les systèmes flous de type 2 en contrôle !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83èmes journées de l'EWG MCDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESADE Business School, Ramon Llull University, Mar 2016, Bercelone, Espagne</w:t>
+              <w:t xml:space="preserve">25ièmes rencontres francophones sur la Logique Floue et ses Applications (LFA’2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343902v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d’aide à la reconnaissance d’espèces d’arbres à partir d’une base de connaissance incomplète, partielle et conflictuelle</w:t>
               </w:r>
@@ -4413,64 +4413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Problem of Instrumentation in a Company involved in ISO 50001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,64 +4534,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision robuste dans une démarche de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4629,77 +4629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Threshold Methodology for Multicriteria based Ranking using Imprecise Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on MultiCriteria Decision Making - IEEE Symposium Series on Computational Intelligence (MCDM - SSCI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computational Intelligence Society, Dec 2014, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4724,64 +4724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision pour les entreprises industrielles inscrites dans une démarche de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4819,64 +4819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins pour l'aide à la décision pour les entreprises inscrites dans des démarches de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rizzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clivillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4908,593 +4908,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régression floue pour l'approximation d'intervalles graduels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Tougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.226-233</w:t>
+              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753236v1</w:t>
+                <w:t xml:space="preserve">hal-00760026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régression floue pour l'approximation d'intervalles graduels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohed Elmasry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes journées francophones Mobilité et Ubiquité (UBIMOB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Compiègne, France. pp.226-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760026v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic evaluation of a fusion system devoted to 3D image interpretation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz de Lima</w:t>
+                <w:t xml:space="preserve">FLM-rule-based prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32th Iberian Latin American Congress on Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Ouro Preto, Brazil. 15 p</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone sur l'Extraction et Gestion de Connaissances (EGC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. 6 p., online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724673v1</w:t>
+                <w:t xml:space="preserve">hal-00560747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLM-rule-based prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Model Inversion using Extended Gradual Intervals Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bécourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone sur l'Extraction et Gestion de Connaissances (EGC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-LFA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Aix-les-Bains, France. pp. 757 - 762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/eusflat.2011.58⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560747v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Inversion using Extended Gradual Intervals Arithmetic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+                <w:t xml:space="preserve">Symbolic evaluation of a fusion system devoted to 3D image interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Lamallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Coquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th conference of the European Society for Fuzzy Logic and Technology (EUSFLAT-LFA 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32th Iberian Latin American Congress on Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Ouro Preto, Brazil. 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622057v1</w:t>
+                <w:t xml:space="preserve">hal-00724673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of D-InSAR and sub-pixel image correlation displacement measurements for coseismic fault parameter estimation</w:t>
               </w:r>
@@ -5599,437 +5599,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation des mesures de déplacement issues de la corrélation d'amplitude et de l'interférométrie différentielle (D-InSAR) pour l'estimation des paramètres de failles co-sismiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systèmes flous imprécis : règles, arithmétique,...?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Colloque National sur l'Assimilation de Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">LFA'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557959v1</w:t>
+                <w:t xml:space="preserve">hal-00545868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Climate Temperature Models through Fuzzy Interval Regression: Application to the La Plata Basin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opérateurs arithmétiques inverses pour intervalles graduels étendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence (IEEE WCCI 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp. 946-951</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507116v1</w:t>
+                <w:t xml:space="preserve">hal-00545848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes flous imprécis : règles, arithmétique,...?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assimilation des mesures de déplacement issues de la corrélation d'amplitude et de l'interférométrie différentielle (D-InSAR) pour l'estimation des paramètres de failles co-sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mauris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp.11-17</w:t>
+              <w:t xml:space="preserve">3ième Colloque National sur l'Assimilation de Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545868v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs arithmétiques inverses pour intervalles graduels étendus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Climate Temperature Models through Fuzzy Interval Regression: Application to the La Plata Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.227-234</w:t>
+              <w:t xml:space="preserve">2010 IEEE World Congress on Computational Intelligence (IEEE WCCI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp. 946-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545848v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Gradual Rules to Model Convex Polygon-shaped Classes</w:t>
               </w:r>
@@ -6846,273 +6846,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of sub-pixel image correlation and differential interferometry in measurement of the 2005 Kashmir earthquake displacement field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pathier</w:t>
+                <w:t xml:space="preserve">Combining climate temperature models through fuzzy interval regression: application to the La Plata Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Evsukoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fringe 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">(CILAMCE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Armacao de Buzios, Brazil. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557721v1</w:t>
+                <w:t xml:space="preserve">hal-00725840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining climate temperature models through fuzzy interval regression: application to the La Plata Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Combination of sub-pixel image correlation and differential interferometry in measurement of the 2005 Kashmir earthquake displacement field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(CILAMCE 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Armacao de Buzios, Brazil. 6 p</w:t>
+              <w:t xml:space="preserve">Fringe 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725840v1</w:t>
+                <w:t xml:space="preserve">hal-00557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning fuzzy rule based classifier in high performance computing environment</w:t>
               </w:r>
@@ -7390,744 +7390,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Piecewise Linear Regression</w:t>
+                <w:t xml:space="preserve">Etude expérimentale de la robustesse des techniques linéaire et quadratique de régression floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Megri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE World Congress on Computational Intelligence (WCCI 2008 / FUZZ-IEEE 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hong-Kong, China. pp. 2089-2094</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp. 86-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447161v1</w:t>
+                <w:t xml:space="preserve">hal-00447631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la robustesse des techniques linéaire et quadratique de régression floue</w:t>
+                <w:t xml:space="preserve">Linear Fuzzy Regression Using Trapezoidal Fuzzy Intervals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Megri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp. 86-93</w:t>
+              <w:t xml:space="preserve">12th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge Based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Malaga, Spain. pp. 181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447631v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Fuzzy Regression Using Trapezoidal Fuzzy Intervals</w:t>
+                <w:t xml:space="preserve">Fuzzy Piecewise Linear Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amory Bisserier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Int. Conf. on Information Processing and Management of Uncertainty in Knowledge Based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Malaga, Spain. pp. 181-188</w:t>
+              <w:t xml:space="preserve">5th IEEE World Congress on Computational Intelligence (WCCI 2008 / FUZZ-IEEE 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hong-Kong, China. pp. 2089-2094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447625v1</w:t>
+                <w:t xml:space="preserve">hal-00447161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould Pouring Control based on Absorption Capacity Identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse arithmetic operators for fuzzy intervals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCA'07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSFLAT'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Czech Republic. pp. 279-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482594v1</w:t>
+                <w:t xml:space="preserve">hal-00482595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse arithmetic operators for fuzzy intervals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une vision de la régression linéaire floue au travers de l'arithmétique des intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amory Bisserier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Czech Republic. pp. 279-286</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Nimes, France. pp. 57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482595v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vision de la régression linéaire floue au travers de l'arithmétique des intervalles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amory Bisserier</w:t>
+                <w:t xml:space="preserve">Mould Pouring Control based on Absorption Capacity Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCA'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Singapore. pp. 988-993, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2007.4389362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447635v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words or numbers, Mamdani or Sugeno fuzzy systems: a comparative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse et prétraitement d'un ensemble d'apprentissage dans le cadre d'un système coopératif de classification floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp. 2446-2453</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482884v1</w:t>
+                <w:t xml:space="preserve">hal-01066564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid dynamic model and simulation of a mould pouring machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Biardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8198,217 +8198,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et prétraitement d'un ensemble d'apprentissage dans le cadre d'un système coopératif de classification floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+                <w:t xml:space="preserve">Régulation de niveau pour le remplissage automatique de moules en fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 53-60</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066564v1</w:t>
+                <w:t xml:space="preserve">hal-01066565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de niveau pour le remplissage automatique de moules en fonderie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Biardeau</w:t>
+                <w:t xml:space="preserve">Words or numbers, Mamdani or Sugeno fuzzy systems: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp. 263-270</w:t>
+              <w:t xml:space="preserve">IPMU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp. 2446-2453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01066565v1</w:t>
+                <w:t xml:space="preserve">hal-00482884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification rules with premise expressed as the conjunction of implications</w:t>
               </w:r>
@@ -8483,345 +8483,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part I: Solving First Order Fuzzy Equations</w:t>
+                <w:t xml:space="preserve">Commande floue et commande à base d'intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 281-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482894v1</w:t>
+                <w:t xml:space="preserve">hal-01066568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande floue et commande à base d'intervalles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+                <w:t xml:space="preserve">Règles de classification avec conjonction d'implications en prémisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Darlea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 281-288</w:t>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066568v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de classification avec conjonction d'implications en prémisse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinia Darlea</w:t>
+                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part II: Application to Inverse Model Based Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA'2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp. 115-122</w:t>
+              <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1311-1316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066567v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part II: Application to Inverse Model Based Control</w:t>
+                <w:t xml:space="preserve">Fuzzy Control of Fuzzy Interval Systems, Part I: Solving First Order Fuzzy Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
@@ -8830,69 +8821,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1311-1316</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2004, Budapest, Hungary. pp. 1631-1636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2004.1375425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482895v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy interpolation and level 2 gradual rules</w:t>
               </w:r>
@@ -9671,235 +9671,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy robust control for discrete-time nonlinear systems using input-output linearization and H/sub ∞/ optimization</w:t>
+                <w:t xml:space="preserve">Fuzzy adaptive control for nonlinear systems. Real-time implementation for a robot wrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual IEEE Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.765-768, </w:t>
+              <w:t xml:space="preserve">40th Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Orlando, United States. pp.4364-4369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ.2001.1009067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2001.980888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068437v1</w:t>
+                <w:t xml:space="preserve">hal-02068435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy adaptive control for nonlinear systems. Real-time implementation for a robot wrist</w:t>
+                <w:t xml:space="preserve">Fuzzy robust control for discrete-time nonlinear systems using input-output linearization and H/sub ∞/ optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Boukezzoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Orlando, United States. pp.4364-4369, </w:t>
+              <w:t xml:space="preserve">10th Annual IEEE Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Melbourne, Australia. pp.765-768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2001.980888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ.2001.1009067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068435v1</w:t>
+                <w:t xml:space="preserve">hal-02068437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based or Heuristic-based Fuzzy Logic Controllers? Foundations and Examples</w:t>
               </w:r>
@@ -10878,222 +10878,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction in fuzzy rulebases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy learning control of nonlinear systems using input-output linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2107-2112, </w:t>
+              <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2095-2100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069729v1</w:t>
+                <w:t xml:space="preserve">hal-02069747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy learning control of nonlinear systems using input-output linearization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size reduction in fuzzy rulebases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1998 IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2095-2100, </w:t>
+              <w:t xml:space="preserve">, Oct 1998, San Diego, United States. pp.2107-2112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSMC.1998.724964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069747v1</w:t>
+                <w:t xml:space="preserve">hal-02069729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de lois de commande floues pour des systèmes non linéaires (synthèse directe et indirecte)</w:t>
               </w:r>
@@ -11168,420 +11168,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Different views of Approximate Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Fuzzy Input-Output Linearization of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Fuzzy Systems Association World Congress (IFSA 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Fuzzy Systems Association, Jun 1997, Prague, Czech Republic. pp.238-242</w:t>
+              <w:t xml:space="preserve">5th European Congress on Intelligent Techniques and Soft Computing (EUFIT'97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.1316-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069898v1</w:t>
+                <w:t xml:space="preserve">hal-02069830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Input-Output Linearization of Nonlinear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+                <w:t xml:space="preserve">Two Different views of Approximate Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress on Intelligent Techniques and Soft Computing (EUFIT'97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.1316-1320</w:t>
+              <w:t xml:space="preserve">7th International Fuzzy Systems Association World Congress (IFSA 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Fuzzy Systems Association, Jun 1997, Prague, Czech Republic. pp.238-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069830v1</w:t>
+                <w:t xml:space="preserve">hal-02069898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rulebase Structure Identification or Reduction in the Framework of Fuzzy Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Commande à modèle interne flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Boukezzoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Passaquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Fuzzy Systems Association World Congress (IFSA’97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.363-368</w:t>
+              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069929v1</w:t>
+                <w:t xml:space="preserve">hal-02070143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande à modèle interne flou</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rulebase Structure Identification or Reduction in the Framework of Fuzzy Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Passaquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des rencontres francophones sur la logique floue et ses applications (LFA’97)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Lyon, France. pp.11-16</w:t>
+              <w:t xml:space="preserve">7th Int. Fuzzy Systems Association World Congress (IFSA’97)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic. pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070143v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Processing for Electrical Machines</w:t>
               </w:r>
@@ -11669,667 +11669,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous learning of rules and linguistic terms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassar Nakoula</w:t>
+                <w:t xml:space="preserve">Design and Implementation of a Fuzzy-Logic Controller for Brass Casting Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dussud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing (EUFIT’96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Aachen, Germany. pp.1230-1236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069956v1</w:t>
+                <w:t xml:space="preserve">hal-02069832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Fuzzy-Logic Controller for Brass Casting Control</w:t>
+                <w:t xml:space="preserve">Fuzzy Logic Control of Continuous Casting Installations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dussud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Congress on Intelligent Techniques and Soft Computing (EUFIT’96)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.6263-6268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)58686-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069832v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Logic Control of Continuous Casting Installations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of Fuzzy Controllers with Fuzzy Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Simonin</w:t>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.6263-6268, </w:t>
+              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.415-420, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)58686-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069909v1</w:t>
+                <w:t xml:space="preserve">hal-02069908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Fuzzy Controllers with Fuzzy Components</w:t>
+                <w:t xml:space="preserve">Simultaneous learning of rules and linguistic terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+                <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of IFAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, San Francisco, United States. pp.415-420, </w:t>
+              <w:t xml:space="preserve">IEEE 5th International Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, New Orleans, United States. pp.1743-1749, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)57697-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1996.552633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069908v1</w:t>
+                <w:t xml:space="preserve">hal-02069956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+                <w:t xml:space="preserve">Representation of Mamdani’s Controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
+              <w:t xml:space="preserve">6th International Fuzzy Sets Association World Congress (IFSA’95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp.581-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069972v1</w:t>
+                <w:t xml:space="preserve">hal-02069801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Mamdani’s Controllers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Cells network for Fuzzy Control with a Fuzzy State Senso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Fuzzy Sets Association World Congress (IFSA’95)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Sao Paulo, Brazil. pp.581-584</w:t>
+              <w:t xml:space="preserve">3rd European Congress on Intelligent Techniques and Soft Computing (EUFIT 95)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Aachen, Germany. pp.910-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069801v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning of a Fuzzy Symbolic Rulebase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12380,51 +12380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation symbolique floue par jeu de règles pondérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12583,51 +12583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Congress on Intelligent Techniques and Soft Computing (EUFIT 94)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Aachen, Germany. pp.1156-1160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12678,51 +12678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on Intelligent Components and Instruments for Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Budapest, Hungary. pp.109-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12838,51 +12838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy sensor for the perception of colour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Foulloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13423,51 +13423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2017 IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA) Conference Proceeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14227,51 +14227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Linguistic Fuzzy Models based on Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassar Nakoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15080,51 +15080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-019-00208-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2837651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohed Elmasry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.08.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L56XR7SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2011.577563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos Ledo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Miranda Peillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;court" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2167515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Saraiva Branco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.01.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B6B86GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Bisserier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HWKNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.06.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N0QRPGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00461619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ37CDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412992v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2006.890685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.864084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.861619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2003.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK5K4M5K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2004.824313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2003.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV6FM6BJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(03)00129-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN9KG1QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.819835" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.814831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00111-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TCPJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.7.523-540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41SJ2PFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Siche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.872920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dussud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/87.664191" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/91.388169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488594000067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617699v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343902v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochalek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ratajczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lamallem" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.58" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557959v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507116v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tozzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545868v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-262V03CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Croitoru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725840v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vieira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Megri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447625v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Biardeau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389362" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482595v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447635v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066564v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375425" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066568v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XZ42X13D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1167993" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2001.1009067" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068435v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.980888" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944395" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Miklos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39565-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069729v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724964" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724960" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069830v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069929v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Passaquay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070143v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassar Nakoula" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552633" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)58686-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069908v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57697-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069801v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)46093-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titli Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006162500700089" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013762v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z2PRD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pariset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115681v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Mahamane Atto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galichet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.12.019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Boukezzoula" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foulloy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41066-019-00208-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806531v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2018.2837651" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2018.02.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohed Elmasry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2013.08.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L56XR7SH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621769v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19479832.2011.577563" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos Ledo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de Miranda Peillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evsukoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;court" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2011.2167515" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589410v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Carlos Saraiva Branco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.01.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B6B86GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amory Bisserier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2011.07.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR0HWKNF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.06.017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N0QRPGD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00461619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Revault d'Allonnes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2009.932259" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson F. F. Ebecken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.08.010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ37CDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-007-0021-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00412992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2006.890685" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.864084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2005.861619" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428674v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2003.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK5K4M5K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2004.824313" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2003.08.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV6FM6BJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(03)00129-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN9KG1QL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.819835" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2003.814831" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00111-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0TCPJM3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.7.523-540" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41SJ2PFP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482742v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Siche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/19.872920" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dussud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/87.664191" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/91.388169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488594000067" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-aur&#233;lie Chanut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Meignan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050142v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343902v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rizzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362498v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362499v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Ben Ameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochalek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ratajczak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095598v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855103v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753236v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560747v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622057v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2011.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724673v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Lamallem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545868v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507116v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tozzi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507119v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Darlea" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14400-4_29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-262V03CH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Croitoru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vieira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440468v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00440471v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447631v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Megri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447625v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482594v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Biardeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2007.4389362" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482894v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2004.1375425" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482900v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482897v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482909v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44967-1_38" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XZ42X13D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378849v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2002.1167993" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2001.980888" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068437v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2001.1009067" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068593v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944395" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2001.973883" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070170v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Miklos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070169v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gentil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068642v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)39565-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069889v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069886v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793064" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069747v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724960" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.1998.724964" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069830v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069929v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Passaquay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069828v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069832v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simonin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)58686-3" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069908v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Josserand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)57697-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassar Nakoula" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1996.552633" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069960v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070147v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069934v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070008v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069791v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)46093-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070020v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1994.343532" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070029v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070166v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842478v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068411v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titli Andr&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068413v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617703v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gervet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006162500700089" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069819v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013762v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1873-4_2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2Z2PRD90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069949v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069797v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560629v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pariset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402251v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00413006v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>