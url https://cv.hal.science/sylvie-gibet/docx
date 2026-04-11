--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1428,506 +1428,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique guidée par les distances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Hybrid Inverse Motion Control for Virtual Characters Interacting with Sound Synthesis - Application to Percussion Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.357-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-011-0620-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762919v1</w:t>
+                <w:t xml:space="preserve">hal-00763280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Inverse Motion Control for Virtual Characters Interacting with Sound Synthesis - Application to Percussion Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+                <w:t xml:space="preserve">Cinématique guidée par les distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vol. 6 (N° 1), pp.15-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00763280v1</w:t>
+                <w:t xml:space="preserve">hal-00762919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SignCom System for Data-Driven Animation of Interactive Virtual Signers : Methodology and Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Control and Synthesis of Music Performances: Qualitative Evaluation of Synthesized Timpani Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+                <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (3), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/COMJ_a_00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664705v1</w:t>
+                <w:t xml:space="preserve">hal-00763271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Control and Synthesis of Music Performances: Qualitative Evaluation of Synthesized Timpani Exercises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SignCom System for Data-Driven Animation of Interactive Virtual Signers : Methodology and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Marandola</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Interactive Intelligent Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763271v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Gesture Control of Sound Synthesis: Analysis and Classification of Percussion Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Mortensen Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2622,615 +2622,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t>
+                <w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448977v1</w:t>
+                <w:t xml:space="preserve">hal-04448987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t>
+                <w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448987v1</w:t>
+                <w:t xml:space="preserve">hal-04448977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Spatio-Temporal Loss Function for 3D Motion Reconstruction and Extended Temporal Metrics for Motion Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+                <w:t xml:space="preserve">A Low-Cost Motion Capture Corpus in French Sign Language for Interpreting Iconicity and Spatial Referencing Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022), Workshop on What is Motion for?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966941v1</w:t>
+                <w:t xml:space="preserve">hal-03966599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Motion Capture Corpus in French Sign Language for Interpreting Iconicity and Spatial Referencing Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barreaud</w:t>
+                <w:t xml:space="preserve">A New Spatio-Temporal Loss Function for 3D Motion Reconstruction and Extended Temporal Metrics for Motion Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Naour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022), Workshop on What is Motion for?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966599v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSF-ANIMAL: A Motion Capture Corpus in French Sign Language Designed for the Animation of Signing Avatars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Naert</w:t>
+                <w:t xml:space="preserve">Elemental: a Gesturally Controlled System to Perform Meteorological Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Brizolara da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">NIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005767v1</w:t>
+                <w:t xml:space="preserve">hal-03005770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental: a Gesturally Controlled System to Perform Meteorological Sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Brizolara da Rosa</w:t>
+                <w:t xml:space="preserve">LSF-ANIMAL: A Motion Capture Corpus in French Sign Language Designed for the Animation of Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Naert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005770v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars signeurs : quels défis pour la production de contenu en Langues des Signes ?</w:t>
               </w:r>
@@ -3279,381 +3279,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Channel Automatic Annotation of Sign Language Motion Capture Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avatar signeurs : que peuvent-ils nous apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki Japan</w:t>
+              <w:t xml:space="preserve">J.Enaction 2018 : Journée sur l'énaction en animation, simulation et réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851404v1</w:t>
+                <w:t xml:space="preserve">hal-01990023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCT: An Expressive Conducting Gesture Dataset for Sound Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">Per Channel Automatic Annotation of Sign Language Motion Capture Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Naert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851389v1</w:t>
+                <w:t xml:space="preserve">hal-01851404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building French Sign Language Motion Capture Corpora for Signing Avatars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONDUCT: An Expressive Conducting Gesture Dataset for Sound Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851398v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar signeurs : que peuvent-ils nous apprendre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building French Sign Language Motion Capture Corpora for Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Enaction 2018 : Journée sur l'énaction en animation, simulation et réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990023v1</w:t>
+                <w:t xml:space="preserve">hal-01851398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation automatique des configurations manuelles de la Langue des Signes Française à partir de données capturées</w:t>
               </w:r>
@@ -4041,90 +4041,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4650,247 +4650,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demulier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
+              <w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367912v1</w:t>
+                <w:t xml:space="preserve">hal-00995279v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+                <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Reverdy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995279v3</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t>
               </w:r>
@@ -5082,138 +5082,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabah Boustila</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911629v1</w:t>
+                <w:t xml:space="preserve">hal-00914661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5242,977 +5268,955 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+                <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brun</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabah Boustila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914661v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ménier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762922v1</w:t>
+                <w:t xml:space="preserve">hal-00660985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ménier</w:t>
+                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660985v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
+              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505186v1</w:t>
+                <w:t xml:space="preserve">hal-00503249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus Design for Signing Avatars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation and Processing of Sign Languages: Corpora and Sign Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-3</w:t>
+              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505182v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Robustness to Extrapolate Synergies Learned from Motion Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
+                <w:t xml:space="preserve">Why is the Creation of a Virtual Signer Challenging Computer Animation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Social Agents (CASA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saint Malo, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Motion in Games 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Netherlands. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505188v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Enhancing Robustness to Extrapolate Synergies Learned from Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Social Agents (CASA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saint Malo, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503249v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503247v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Creation of a Virtual Signer Challenging Computer Animation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Corpus Design for Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Netherlands. pp.1-11</w:t>
+              <w:t xml:space="preserve">Workshop on Representation and Processing of Sign Languages: Corpora and Sign Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516624v1</w:t>
+                <w:t xml:space="preserve">hal-00505182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502860v1</w:t>
+                <w:t xml:space="preserve">hal-00408255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database Architecture For Real-Time Motion Retrieval</w:t>
               </w:r>
@@ -6287,165 +6291,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408255v1</w:t>
+                <w:t xml:space="preserve">hal-00502860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Timpani Preparatory Gesture Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6509,51 +6509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,64 +6604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages and Limitations of Simulating Percussion Gestures for Sound Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6790,64 +6790,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6888,269 +6888,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(AMDO 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENACTIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pisa, Italy. pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502849v1</w:t>
+                <w:t xml:space="preserve">hal-00369238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(AMDO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369238v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Visualization of Percussion Gestures by Virtual Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Genova, Italy. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7368,217 +7368,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Leeds, United Kingdom. pp.3:1-3:6</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497291v1</w:t>
+                <w:t xml:space="preserve">hal-00515185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
+              <w:t xml:space="preserve">GIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Leeds, United Kingdom. pp.3:1-3:6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515185v1</w:t>
+                <w:t xml:space="preserve">hal-00497291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
               </w:r>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t>
@@ -8602,64 +8602,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9150,51 +9150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>