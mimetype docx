--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2281,51 +2281,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2419,412 +2419,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STK LSF: A Motion Capture Dataset in LSF for SignToKids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
+                <w:t xml:space="preserve">Handi-Motion : Corpus de Données de Mouvements Capturés en Situation de Handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages, LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551694v1</w:t>
+                <w:t xml:space="preserve">hal-04552917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handi-Motion : Corpus de Données de Mouvements Capturés en Situation de Handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+                <w:t xml:space="preserve">STK LSF: A Motion Capture Dataset in LSF for SignToKids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Naour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages, LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552917v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t>
+                <w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448987v1</w:t>
+                <w:t xml:space="preserve">hal-04448977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signing Avatars - Multimodal Challenges for Text-to-sign Generation</w:t>
+                <w:t xml:space="preserve">A Text-To-SL Synthesis System Using 3D Avatar Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Waikoloa Beach, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing Workshops (ICASSPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG57933.2023.10042759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSPW59220.2023.10193734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448977v1</w:t>
+                <w:t xml:space="preserve">hal-04448987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Low-Cost Motion Capture Corpus in French Sign Language for Interpreting Iconicity and Spatial Referencing Mechanisms</w:t>
               </w:r>
@@ -3020,1383 +3020,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental: a Gesturally Controlled System to Perform Meteorological Sounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Brizolara da Rosa</w:t>
+                <w:t xml:space="preserve">CVM-Net: Motion Reconstruction from a Single RGB Camera with a Fully Supervised DCNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">J.FIG 2021 - Les journées Françaises de l'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005770v1</w:t>
+                <w:t xml:space="preserve">hal-03536041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSF-ANIMAL: A Motion Capture Corpus in French Sign Language Designed for the Animation of Signing Avatars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Naert</w:t>
+                <w:t xml:space="preserve">Elemental: a Gesturally Controlled System to Perform Meteorological Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Brizolara da Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">NIME 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005767v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatars signeurs : quels défis pour la production de contenu en Langues des Signes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSF-ANIMAL: A Motion Capture Corpus in French Sign Language Designed for the Animation of Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Naert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">LREC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005788v1</w:t>
+                <w:t xml:space="preserve">hal-03005767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar signeurs : que peuvent-ils nous apprendre ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avatars signeurs : quels défis pour la production de contenu en Langues des Signes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Enaction 2018 : Journée sur l'énaction en animation, simulation et réalité virtuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Handicap 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990023v1</w:t>
+                <w:t xml:space="preserve">hal-03005788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per Channel Automatic Annotation of Sign Language Motion Capture Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+                <w:t xml:space="preserve">CONDUCT: An Expressive Conducting Gesture Dataset for Sound Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki Japan</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851404v1</w:t>
+                <w:t xml:space="preserve">hal-01851389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDUCT: An Expressive Conducting Gesture Dataset for Sound Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">Per Channel Automatic Annotation of Sign Language Motion Capture Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Naert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851389v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building French Sign Language Motion Capture Corpora for Signing Avatars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avatar signeurs : que peuvent-ils nous apprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">J.Enaction 2018 : Journée sur l'énaction en animation, simulation et réalité virtuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851398v1</w:t>
+                <w:t xml:space="preserve">hal-01990023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique des configurations manuelles de la Langue des Signes Française à partir de données capturées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building French Sign Language Motion Capture Corpora for Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Representation and Processing of Sign Languages: Involving the Language Community, LREC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649769v1</w:t>
+                <w:t xml:space="preserve">hal-01851398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarticulation Analysis for Sign Language Synthesis</w:t>
+                <w:t xml:space="preserve">Annotation automatique des configurations manuelles de la Langue des Signes Française à partir de données capturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Naert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Universal Access in Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649815v1</w:t>
+                <w:t xml:space="preserve">hal-01649769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+                <w:t xml:space="preserve">Coarticulation Analysis for Sign Language Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Naert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Universal Access in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367822v1</w:t>
+                <w:t xml:space="preserve">hal-01649815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
+                <w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P-F Marteau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490780v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-F Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367819v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Am a Tree: Embodiment Using Physically Based Animation Driven by Expressive Descriptors of Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+                <w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
+              <w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2948910.294893⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344746v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Marker Set for Motion Capture of Dynamical Facial Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
+                <w:t xml:space="preserve">I Am a Tree: Embodiment Using Physically Based Animation Driven by Expressive Descriptors of Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIG2015 8th ACM SIGGRAPH Conference on Motion in Games </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2822013.2822042⟩</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.294893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279483v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation faciale basée données : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4425,900 +4416,909 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes journées de l’Association Française en Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Computable Expressive Descriptors of Human Motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Marker Set for Motion Capture of Dynamical Facial Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO 2015 : 2nd International Workshop on Movement and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2790994.2790998⟩</w:t>
+              <w:t xml:space="preserve">MIG2015 8th ACM SIGGRAPH Conference on Motion in Games </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2822013.2822042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196267v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+                <w:t xml:space="preserve">A Review of Computable Expressive Descriptors of Human Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t>
+              <w:t xml:space="preserve">MOCO 2015 : 2nd International Workshop on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Vancouver, Canada. pp.21-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2790994.2790998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367814v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Xian, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACII.2015.7344607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995279v3</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Demulier</w:t>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+                <w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165575v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995279v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003033v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+                <w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brun</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914661v1</w:t>
+                <w:t xml:space="preserve">hal-01003033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913056v1</w:t>
+                <w:t xml:space="preserve">hal-00914661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
               </w:r>
@@ -5393,397 +5393,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Edition in French Sign Language Dedicated to Virtual Signers: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Ménier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+                <w:t xml:space="preserve">S. Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, IL (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660985v1</w:t>
+                <w:t xml:space="preserve">hal-01433441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
+              <w:t xml:space="preserve">AFIG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762922v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ménier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503249v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503247v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is the Creation of a Virtual Signer Challenging Computer Animation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5799,1967 +5851,2131 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion in Games 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Netherlands. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Robustness to Extrapolate Synergies Learned from Motion Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Loor</w:t>
+                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Social Agents (CASA 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Saint Malo, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505188v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
+              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505186v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus Design for Signing Avatars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Representation and Processing of Sign Languages: Corpora and Sign Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-3</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505182v1</w:t>
+                <w:t xml:space="preserve">hal-00505186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+                <w:t xml:space="preserve">Enhancing Robustness to Extrapolate Synergies Learned from Motion Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.17-20</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Social Agents (CASA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saint Malo, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00408255v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database Architecture For Real-Time Motion Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Corpus Design for Signing Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Chania, Greece, France. pp.225--230</w:t>
+              <w:t xml:space="preserve">Workshop on Representation and Processing of Sign Languages: Corpora and Sign Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493413v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502860v1</w:t>
+                <w:t xml:space="preserve">hal-00408255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Timpani Preparatory Gesture Parameterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+                <w:t xml:space="preserve">A Database Architecture For Real-Time Motion Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.61-62</w:t>
+              <w:t xml:space="preserve">Proc. of the 7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Chania, Greece, France. pp.225--230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369241v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Semantic and Motion Capture Database for Real-Time Sign Language Synthesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Conference on Intelligent Virtual Agent (IVA 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493426v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and Limitations of Simulating Percussion Gestures for Sound Synthesis</w:t>
+                <w:t xml:space="preserve">Analysis of Timpani Preparatory Gesture Parameterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Qc., Canada. pp.255-261</w:t>
+              <w:t xml:space="preserve">GW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426366v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative and Quantitative Characterisation of Style in Sign Language Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Héloir</w:t>
+                <w:t xml:space="preserve">A Combined Semantic and Motion Capture Database for Real-Time Sign Language Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Int. Conference on Intelligent Virtual Agent (IVA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.432-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503245v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workplace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">Advantages and Limitations of Simulating Percussion Gestures for Sound Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(revised selected papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Qc., Canada. pp.255-261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503246v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+                <w:t xml:space="preserve">A Qualitative and Quantitative Characterisation of Style in Sign Language Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.122-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369238v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(AMDO 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t>
+              <w:t xml:space="preserve">(revised selected papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.255-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502849v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Visualization of Percussion Gestures by Virtual Character Animation</w:t>
+                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Genova, Italy. pp.38-43</w:t>
+              <w:t xml:space="preserve">ENACTIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pisa, Italy. pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369237v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating data-driven style transformation for gesturing embodied agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agent (IVA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(AMDO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494124v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+                <w:t xml:space="preserve">Enhancing the Visualization of Percussion Gestures by Virtual Character Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Genova, Italy. pp.38-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492829v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
+                <w:t xml:space="preserve">Evaluating data-driven style transformation for gesturing embodied agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
+              <w:t xml:space="preserve">Intelligent Virtual Agent (IVA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.215--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515185v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Conference on Intelligent Systems Design and Applications (ISDA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rio, Brazil. pp.454-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2007.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497291v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Heloir</w:t>
+                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence pour l'essor des technologies d'assistance, Handicap2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503082v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Leeds, United Kingdom. pp.3:1-3:6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème conférence pour l'essor des technologies d'assistance, Handicap2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp. 1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virtual humanoids endowed with expressive communication gestures: the HuGEx project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,193 +7994,193 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00441151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture-Based Human-Computer Interaction and Simulation. Proceedings of the 7th International Gesture Workshop, GW 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sales Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, Lecture Notes in Artificial Intelligence, Springer, 978-3-540-92864-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7986,174 +8202,297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Lecture Notes in Artificial Intelligence, pp.344, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00501640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesture-Based Communication in Human-Computer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Berlin Heidelberg, 1739, 1999, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-46616-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grammar of Expressive Conducting Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sonic Design Explorations between Art and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Down-Sampling and Dimension Reduction in Time Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8176,196 +8515,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillet, Fabrice and Pinaud, Bruno and Venturini, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management: volume 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume (665), Springer International Publishing, pp.39 - 59, 2016, Studies in Computational Intelligence, 978-3-319-45763-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45763-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracts in Advanced Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25739-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Motor Theory of Sign Language Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8388,346 +8727,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Efthimiou, Eleni and Kouroupetroglou, Georgios and Fotinea, Stavroula-Evita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction and Embodied Communication, LNCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.Vol. 7206, 161-172, 2012, (LNCS) Lecture Notes in Computer Science, 978-3-642-34181-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34182-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor Control of Sound-Producing Gestures, Musical Gestures - Sound, Movement, and Meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Godoy, Rolf Inge and Leman, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musical Gestures: Sound, Movement, and Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.212-237, 2010, 978-0-415-99887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Fuchs and G. Moreau and S. Donikian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le traité de la réalité virtuelle - Volume 5 : les humains virtuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.83-112, 2009, ISBN:978-2-911256-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture-Based Human-Computer Interaction and Simulation 7th International Gesture Workshop, GW 2007, Lisbon, Portugal, May 23-25, 2007, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8747,263 +9086,530 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Gibet; Nicolas Courty; Jean-François Kamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture in Human-Computer Interaction and Simulation, 6th International Gesture Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computer Science (3881), Springer-Verlag Berlin Heidelberg, pp.224 - 235, 2006, GW 2005, 978-3-540-32624-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture-based Communication in Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus of 3D natural movements and sign language primitives of movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ipke Wachsmuth, Martin Fröhlich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesture and Sign Language in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1371, Springer, pp.111-121, 1998, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFB0052993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesture in Human-Machine Communication: capture, analysis-synthesis, recognition, semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gherbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Gestural Interaction - Proceedings of Gesture Workshop ’96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer London, pp.89-95, 1997, 978-1-4471-0943-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-0943-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codage, représentation et traitement du geste instrumental. Application à la synthèse de sons musicaux par simulation de mécanismes instrumentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut national polytechnique de Grenoble, 1987. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01267452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9150,51 +9756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46616-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFB0052993" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CD9LPK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0943-3_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>