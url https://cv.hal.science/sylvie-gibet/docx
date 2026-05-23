--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2050,260 +2050,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal alignment of communicative gesture sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Agent for Deaf Signing Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Multon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17, pp.347--357</w:t>
+              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.127--136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493405v1</w:t>
+                <w:t xml:space="preserve">hal-00494241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Agent for Deaf Signing Gestures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal alignment of communicative gesture sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gorce</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMSE, Journal of the Association for the Advancement of Modelling and Simulation Techniques in Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67, pp.127--136</w:t>
+              <w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17, pp.347--357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494241v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2804,243 +2804,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Motion Capture Corpus in French Sign Language for Interpreting Iconicity and Spatial Referencing Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Barreaud</w:t>
+                <w:t xml:space="preserve">A New Spatio-Temporal Loss Function for 3D Motion Reconstruction and Extended Temporal Metrics for Motion Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Le Naour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022), Workshop on What is Motion for?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966599v1</w:t>
+                <w:t xml:space="preserve">hal-03966941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Spatio-Temporal Loss Function for 3D Motion Reconstruction and Extended Temporal Metrics for Motion Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mansour Tchenegnon</w:t>
+                <w:t xml:space="preserve">A Low-Cost Motion Capture Corpus in French Sign Language for Interpreting Iconicity and Spatial Referencing Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV 2022), Workshop on What is Motion for?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966941v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CVM-Net: Motion Reconstruction from a Single RGB Camera with a Fully Supervised DCNN</w:t>
               </w:r>
@@ -3728,650 +3728,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique des configurations manuelles de la Langue des Signes Française à partir de données capturées</w:t>
+                <w:t xml:space="preserve">Coarticulation Analysis for Sign Language Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Naert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Universal Access in Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649769v1</w:t>
+                <w:t xml:space="preserve">hal-01649815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarticulation Analysis for Sign Language Synthesis</w:t>
+                <w:t xml:space="preserve">Annotation automatique des configurations manuelles de la Langue des Signes Française à partir de données capturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Naert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Universal Access in Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649815v1</w:t>
+                <w:t xml:space="preserve">hal-01649769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+                <w:t xml:space="preserve">I Am a Tree: Embodiment Using Physically Based Animation Driven by Expressive Descriptors of Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.294893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367822v1</w:t>
+                <w:t xml:space="preserve">hal-01344746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
+                <w:t xml:space="preserve">From Expressive End-Effector Trajectories to Expressive Bodily Motions *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P-F Marteau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Computer Animation and Virtual World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Genève, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2915926.2915941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490780v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lei Chen</w:t>
+                <w:t xml:space="preserve">Un système de synthèse et d'annotation automatique à partir de données capturées pour l'animation faciale expressive en LSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Marandola</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
+                <w:t xml:space="preserve">P-F Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (AFIG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367819v1</w:t>
+                <w:t xml:space="preserve">hal-01490780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Am a Tree: Embodiment Using Physically Based Animation Driven by Expressive Descriptors of Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+                <w:t xml:space="preserve">Quantitative Evaluation of Percussive Gestures by Ranking Trainees versus Teacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Marandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
+              <w:t xml:space="preserve">MOCO'16: 3rd International Symposium On Movement &amp; Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2948910.294893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2948910.2948934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344746v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation faciale basée données : un état de l'art</w:t>
               </w:r>
@@ -4647,51 +4647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-effectors trajectories: An efficient low-dimensional characterization of affective-expressive body motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,826 +4745,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
+              <w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.179-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367912v1</w:t>
+                <w:t xml:space="preserve">hal-01003033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-Sampling coupled to Elastic Kernel Machines for Efficient Recognition of Isolated Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2014, International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995279v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Demulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165575v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous échantillonnage et machine à noyaux élastiques pour la classification de données de mouvement capturé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus Creation and Perceptual Evaluation of Expressive Theatrical Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Larboulette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Reverdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 emes journées Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09767-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003033v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Edition in French Sign Language Dedicated to Virtual Signers: Requirements and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Brun</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Chicago, IL (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914661v1</w:t>
+                <w:t xml:space="preserve">hal-01433441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition interactive d'énoncés en langue des signes française dédiée aux avatars signeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Boustila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN - 20ème conférence du Traitement Automatique du Langage Naturel 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Edition in French Sign Language Dedicated to Virtual Signers: Requirements and Challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of the Sign3D Project High-ﬁdelity 3D recording, indexing and editing of French Sign Language content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lefebvre-Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Turki</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Chicago, IL (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Sign Language Translation and Avatar Technology (SLTAT) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433441v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de mouvements humains par des méthodes basées apprentissage : un état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5609,588 +5609,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Ménier</w:t>
+                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Motion in Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660985v1</w:t>
+                <w:t xml:space="preserve">hal-00762922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Motion retrieval with the distance input space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Une interface gestuelle pour l'apprentissage de la rythmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Ménier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. pp.362-365</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762922v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is the Creation of a Virtual Signer Challenging Computer Animation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motion in Games 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Netherlands. pp.1-11</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516624v1</w:t>
+                <w:t xml:space="preserve">hal-00505186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
+                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
+              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503249v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading Between the Signs: How are Transitions Built in Signed Languages?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kyle Duarte</w:t>
+                <w:t xml:space="preserve">Why is the Creation of a Virtual Signer Challenging Computer Animation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Methodologies in Sign Language Linguistics, TISLR 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Indiana, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Motion in Games 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Netherlands. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503247v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Joint Synergies to Synthesize Realistic Movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">Heterogeneous Data Sources for Signed Language Analysis and Synthesis: The SignCom Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.231-242</w:t>
+              <w:t xml:space="preserve">Seventh international conference on Language Resources and Evaluation (LREC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Valetta, Malta. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505186v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Robustness to Extrapolate Synergies Learned from Motion Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Loor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6317,1203 +6317,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(revised selected papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.255-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00408255v1</w:t>
+                <w:t xml:space="preserve">hal-00503246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Database Architecture For Real-Time Motion Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Motion Control combining Inverse Kinematics and Inverse Dynamics Controllers for Simulating Percussion Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gibet</w:t>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Chania, Greece, France. pp.225--230</w:t>
+              <w:t xml:space="preserve">CASA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493413v1</w:t>
+                <w:t xml:space="preserve">hal-00408255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Database Architecture For Real-Time Motion Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. of the 7th International Workshop on Content-Based Multimedia Indexing (CBMI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Chania, Greece, France. pp.225--230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502860v1</w:t>
+                <w:t xml:space="preserve">hal-00493413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Timpani Preparatory Gesture Parameterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximation of Curvature and Velocity for Gesture Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.13-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369241v1</w:t>
+                <w:t xml:space="preserve">hal-00502860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Semantic and Motion Capture Database for Real-Time Sign Language Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Timpani Preparatory Gesture Parameterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Awad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Int. Conference on Intelligent Virtual Agent (IVA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.432-438</w:t>
+              <w:t xml:space="preserve">GW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bielefeld, Germany. pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493426v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and Limitations of Simulating Percussion Gestures for Sound Synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+                <w:t xml:space="preserve">A Combined Semantic and Motion Capture Database for Real-Time Sign Language Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Qc., Canada. pp.255-261</w:t>
+              <w:t xml:space="preserve">9th Int. Conference on Intelligent Virtual Agent (IVA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.432-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426366v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative and Quantitative Characterisation of Style in Sign Language Gestures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Héloir</w:t>
+                <w:t xml:space="preserve">Advantages and Limitations of Simulating Percussion Gestures for Sound Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Qc., Canada. pp.255-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00503245v1</w:t>
+                <w:t xml:space="preserve">hal-00426366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workplace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">A Qualitative and Quantitative Characterisation of Style in Sign Language Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(revised selected papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.255-260, </w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lisboa, Portugal. pp.122-133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92865-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503246v1</w:t>
+                <w:t xml:space="preserve">hal-00503245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+                <w:t xml:space="preserve">Evaluating data-driven style transformation for gesturing embodied agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENACTIVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Pisa, Italy. pp.22-27</w:t>
+              <w:t xml:space="preserve">Intelligent Virtual Agent (IVA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.215--222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369238v1</w:t>
+                <w:t xml:space="preserve">hal-00494124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Percussion Grip for Physically Based Character Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(AMDO 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENACTIVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Pisa, Italy. pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00502849v1</w:t>
+                <w:t xml:space="preserve">hal-00369238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Visualization of Percussion Gestures by Virtual Character Animation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Human Motion, Based on the Reduction of Multidimensional Captured Data - Application to Hand Gesture Compression, Segmentation and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">(AMDO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Port d'Andratx, Spain. pp.72-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-70517-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369237v1</w:t>
+                <w:t xml:space="preserve">hal-00502849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating data-driven style transformation for gesturing embodied agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Kipp</w:t>
+                <w:t xml:space="preserve">Enhancing the Visualization of Percussion Gestures by Virtual Character Animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Virtual Agent (IVA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.215--222</w:t>
+              <w:t xml:space="preserve">NIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Genova, Italy. pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494124v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning for the Control of Dynamical Motion Systems</w:t>
               </w:r>
@@ -7584,467 +7584,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Héloir</w:t>
+                <w:t xml:space="preserve">Virtual humanoids endowed with expressive communication gestures: the HuGEx project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Multon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515185v1</w:t>
+                <w:t xml:space="preserve">inria-00441151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captured Motion Data Processing for Real Time Synthesis of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Leeds, United Kingdom. pp.3:1-3:6</w:t>
+              <w:t xml:space="preserve">(Revised Selected Papers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Vannes, France. pp.168-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497291v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sound Synthesis by Simulation of Percussive Gesture of a Virtual Animated Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouënard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conférence pour l'essor des technologies d'assistance, Handicap2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp. 1-6</w:t>
+              <w:t xml:space="preserve">GIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Leeds, United Kingdom. pp.3:1-3:6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503082v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual humanoids endowed with expressive communication gestures: the HuGEx project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Agent virtuel signeur - Aide à la communication pour personnes sourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Heloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Kamp</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">4ème conférence pour l'essor des technologies d'assistance, Handicap2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp. 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00441151v1</w:t>
+                <w:t xml:space="preserve">hal-00503082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Sales Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M Wanderley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, Lecture Notes in Artificial Intelligence, Springer, 978-3-540-92864-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8176,51 +8176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Lecture Notes in Artificial Intelligence, pp.344, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for the Animation of Expressive Virtual Characters: The Standpoint of Sign Language and Theatrical Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Carreno-Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8849,208 +8849,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestuelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traité de la réalité virtuelle - Volume 5 : les humains virtuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses des Mines, pp.83-112, 2009, ISBN:978-2-911256-04-2</w:t>
+              <w:t xml:space="preserve">Gesture-Based Human-Computer Interaction and Simulation 7th International Gesture Workshop, GW 2007, Lisbon, Portugal, May 23-25, 2007, Revised Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505178v1</w:t>
+                <w:t xml:space="preserve">hal-01367900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Ergonomic Analysis of a Physically Disabled Person's Workspace</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Julliard</w:t>
+                <w:t xml:space="preserve">La gestuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Fuchs and G. Moreau and S. Donikian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gesture-Based Human-Computer Interaction and Simulation 7th International Gesture Workshop, GW 2007, Lisbon, Portugal, May 23-25, 2007, Revised Selected Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Le traité de la réalité virtuelle - Volume 5 : les humains virtuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.83-112, 2009, ISBN:978-2-911256-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367900v1</w:t>
+                <w:t xml:space="preserve">hal-00505178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Sampling of Motion Trajectories for Discrete Task-bases Analysis and Synthesis of Gesture</w:t>
               </w:r>
@@ -9135,51 +9135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture Analysis : invariant laws in Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Kamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9217,51 +9217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus of 3D natural movements and sign language primitives of movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9350,51 +9350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture in Human-Machine Communication: capture, analysis-synthesis, recognition, semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9756,51 +9756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46616-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFB0052993" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CD9LPK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0943-3_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Tchenegnon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gibet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Naour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00371-025-04041-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Begon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.2021.1962237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Naert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Larboulette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10590-021-09268-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Naour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1900" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2019.07.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC4VF4DN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno Medrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Marteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3150976" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lefebvre-Albaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Brun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Turki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10209-015-0411-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486916v12" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNNLS.2014.2333876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763280v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bou&#235;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Mortensen Wanderley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-011-0620-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94FC428C49AA914060CC213A6FF585E73FCE953C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762919v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Duarte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763258v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918321" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis H&#233;loir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494241v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Kamp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reverdy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552917v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551694v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG57933.2023.10042759" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW59220.2023.10193734" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mertz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barreaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lolive" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536041v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Brizolara da Rosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649815v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.294893" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915926.2915941" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-F Marteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M Wanderley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948934" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2822013.2822042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2790994.2790998" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367814v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344607" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995279v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Reverdy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09767-1_14" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gibet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boustila" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas M&#233;nier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aubry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Julliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516624v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Loor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505182v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_28" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408255v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Awad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502860v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426366v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92865-2_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494124v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kipp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502849v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70517-8_8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369237v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492829v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2007.27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441151v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Heloir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503082v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367915v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sales Dias" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375993v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Teil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Richardson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-46616-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45763-5_3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367757v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25739-6_8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34182-3_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502855v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367902v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poirier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384074v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richardson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFB0052993" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4CD9LPK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forest" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gherbi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0943-3_8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01267452v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>