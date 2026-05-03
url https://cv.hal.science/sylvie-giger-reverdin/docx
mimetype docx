--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -218,429 +218,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic data for determining the accuracy of four open-circuit respiration chambers designed to quantify methane emissions from goats</w:t>
+                <w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. Martín-García</w:t>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.100006. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.231-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594433v1</w:t>
+                <w:t xml:space="preserve">hal-03887183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Flèche -L'herbe : un atout pour les élevages caprins du Grand Ouest</w:t>
+                <w:t xml:space="preserve">Predicting the dynamics of enteric methane emissions based on intake kinetic patterns in dairy cows fed diets containing either wheat or corn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">B. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art20⟩</w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2021.100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887183v1</w:t>
+                <w:t xml:space="preserve">hal-03561639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the dynamics of enteric methane emissions based on intake kinetic patterns in dairy cows fed diets containing either wheat or corn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic data for determining the accuracy of four open-circuit respiration chambers designed to quantify methane emissions from goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ruiz</w:t>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Blavy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">A.I. Martín-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal - Open Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.100003. </w:t>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.100006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2021.100003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561639v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy goats adjust their meal patterns to the fibre content of the diet</w:t>
               </w:r>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal extension of the INRA 2018 goat model: 1. application to group feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -990,51 +990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1120,51 +1120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Domange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1554,557 +1554,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro fermentation of total mixed diets differing in concentrate proportion: relative effects of inocula and substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Serment</w:t>
+                <w:t xml:space="preserve">Mechanistic modelling of in vitro fermentation and methane production by rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.7076⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 220, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356572v1</w:t>
+                <w:t xml:space="preserve">hal-01349548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweeds for livestock diets: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harinder P.S. Makkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 212, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic modelling of in vitro fermentation and methane production by rumen microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+                <w:t xml:space="preserve">Lameness Affects Cow Feeding But Not Rumination Behavior as Characterized from Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivi Morkore Thorup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Konka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 220, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2016.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2016.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349548v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lameness Affects Cow Feeding But Not Rumination Behavior as Characterized from Sensor Data</w:t>
+                <w:t xml:space="preserve">In vitro fermentation of total mixed diets differing in concentrate proportion: relative effects of inocula and substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivi Morkore Thorup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Birte Nielsen</w:t>
+                <w:t xml:space="preserve">Amélie Serment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jakub Konka</w:t>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (1), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.7076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2016.00037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633837v1</w:t>
+                <w:t xml:space="preserve">hal-01356572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of particle size and dietary nitrogen content on the nutritive value of pea-based diets in mid-lactation goats</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche quantitative de l'acidose chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships of both urine nitrogen output and plasma urea concentration with rumen protein balance in lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (10), pp.1822-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2517,287 +2517,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grinding on the nutritive value of peas for ruminants: comparison between in vitro and in situ approaches</w:t>
+                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.90⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (7), pp.4367-4378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508152v1</w:t>
+                <w:t xml:space="preserve">hal-01173649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate level on feeding behavior and rumen and blood parameters in dairy goats: relationships between behavioral and physiological parameters and effect of between-animal variability</w:t>
+                <w:t xml:space="preserve">Influence of grinding on the nutritive value of peas for ruminants: comparison between in vitro and in situ approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (7), pp.4367-4378. </w:t>
+              <w:t xml:space="preserve">Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (4), pp.308-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-7383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173649v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Water stress in sheep raised under arid conditions</w:t>
               </w:r>
@@ -2913,64 +2913,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between CH4 and urinary N outputs in ruminants fed forages: a meta-analysis of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the percentage of concentrate on intake pattern in mid-lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,466 +3140,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation des recommandations alimentaires pour les chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Puillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (3), pp.259-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019439v1</w:t>
+                <w:t xml:space="preserve">hal-01000065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des recommandations alimentaires pour les chèvres laitières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new segmentation-clustering method to analyse feeding behaviour of ruminants from withinday cumulative intake patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83, pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000065v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new segmentation-clustering method to analyse feeding behaviour of ruminants from withinday cumulative intake patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term consequences of feed restriction during late pregnancy in goats on feeding behavior and emotional reactivity of female offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 83, pp.109-116. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (2), pp.178-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019025v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of a multivariate analysis to study between-goat variability in feeding behavior and associated rumen pH patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,77 +3646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des régimes et de leur fermentation dans le rumen sur la production de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the percentage of concentrate on rumen fermentation, nutrient digestibility, plasma metabolites, and milk composition in mid-lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (8), pp.3960-3972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3932,51 +3932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4029,1360 +4029,1360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation of pea flour with pilot scale sieving. II. [i]In vitro[/i] fermentation of pea seed fractions of different particle sizes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modeling of off-feed periods caused by subacute acidosis in intensive lactating ruminants: Application to goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 154 (3), pp.135-150. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (8), pp.3894-3906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2009.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173518v1</w:t>
+                <w:t xml:space="preserve">hal-01186783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of off-feed periods caused by subacute acidosis in intensive lactating ruminants: Application to goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The influence of acidosis and live yeast (Saccharomyces cerevisiae) supplementation on time-budget and feeding behaviour of dairy goats receiving two diets of differing concentrate proportion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 92 (8), pp.3894-3906. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (2), pp.108-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2008-1784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186783v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of acidosis and live yeast (Saccharomyces cerevisiae) supplementation on time-budget and feeding behaviour of dairy goats receiving two diets of differing concentrate proportion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions digestives et de la production de méthane chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.375-384</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01173528v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions digestives et de la production de méthane chez les ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (4), pp.1620-1632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2008-1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01173494v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the influence of Saccharomyces cerevisiae supplementation on ruminal parameters and milk production of ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bertin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 85, pp.323-327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173469v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Comparison of video recording and a portable electronic device for measuring the feeding behaviour of individually housed dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Pierre Jouany</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (1-3), pp.58-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173496v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of video recording and a portable electronic device for measuring the feeding behaviour of individually housed dairy goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+                <w:t xml:space="preserve">Fractionation of pea flour with pilot scale sieving. II. [i]In vitro[/i] fermentation of pea seed fractions of different particle sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (1-3), pp.58-63. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 154 (3), pp.135-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173488v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of 0 to 8 h post-prandial evolution of ruminal pH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalin Dragomir</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (10), pp.1437-1448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002656⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1802-1808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173466v1</w:t>
+                <w:t xml:space="preserve">hal-01173475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentrate percentage on ruminal pH and time-budget in dairy goats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+                <w:t xml:space="preserve">Data mining old digestibility trials for nutritional monitoring in confined goats with aids of fecal near infra-red spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rapetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Dvash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.D. Ungar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110800315⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (2-3), pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2008.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173475v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining old digestibility trials for nutritional monitoring in confined goats with aids of fecal near infra-red spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Landau</w:t>
+                <w:t xml:space="preserve">Meta-analysis of 0 to 8 h post-prandial evolution of ruminal pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Dragomir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E.D. Ungar</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2008.03.010⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.1437-1448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173498v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of an acidogenic diet on nycthemeral kinetics of feed intake, feeding behaviour and ruminal pH in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,77 +5420,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle de l'acidose ruminale latente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (2), pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,64 +5528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the degradation of feedstuffs for ruminants? Comparison of the gas-test and in situ methods from a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 67, pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5662,51 +5662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 59, pp.67-71</w:t>
@@ -5761,51 +5761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,337 +5824,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in the percentages of the C18 milk fatty acids due to the unsaturation level of dietary fats fed to dairy goats at the onset of lactation (linseed vs rapeseed)</w:t>
+                <w:t xml:space="preserve">Intrinsic buffering capacity of feedstuffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Weill</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 96 (1-2), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-8401(01)00330-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669377v1</w:t>
+                <w:t xml:space="preserve">hal-02682808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic buffering capacity of feedstuffs</w:t>
+                <w:t xml:space="preserve">Modifications in the percentages of the C18 milk fatty acids due to the unsaturation level of dietary fats fed to dairy goats at the onset of lactation (linseed vs rapeseed)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.315-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-8401(01)00330-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682808v1</w:t>
+                <w:t xml:space="preserve">hal-02669377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta analysis of the acidogenicity of ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79 (sp.), pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane production in sheep in relation to concentrate feed composition from bibliographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 52, pp.43-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6645,51 +6645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitesse de dégradation ruminale des aliments composés sur le métabolisme énergétique de chèvres en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6740,51 +6740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la vitesse de dégradation ruminale des aliments composés sur le métabolisme énergétique de chèvres en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6885,597 +6885,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une levure probiotique sur les bilans énergétiques et azotés de chèvres en début de lactation</w:t>
+                <w:t xml:space="preserve">Influence du niveau alimentaire et du temps de séjour des aliments sur la digestibilité des constitutants pariétaux par la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Bezault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">T Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (3), pp.238-238</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.27s-27s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00888977v1</w:t>
+                <w:t xml:space="preserve">hal-00889092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau alimentaire et du temps de séjour des aliments sur la digestibilité des constitutants pariétaux par la chèvre laitière</w:t>
+                <w:t xml:space="preserve">Prediction of the energy values of compound feeds for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Najar</w:t>
+                <w:t xml:space="preserve">C. Demarquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Poncet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.27s-27s</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 48, pp.73-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889092v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the energy values of compound feeds for ruminants</w:t>
+                <w:t xml:space="preserve">Influence du niveau alimentaire et du temps de séjour des aliments sur la digestibilité des constituants pariétaux par la chevre laitiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Aufrere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">T. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 48, pp.73-98</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 43, pp.27s-28s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703645v1</w:t>
+                <w:t xml:space="preserve">hal-02713943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du niveau alimentaire et du temps de séjour des aliments sur la digestibilité des constituants pariétaux par la chevre laitiere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des vitesses de dégradation des glucides et de l'azote du concentré sur le profil plasmatique du glucose et de l'insuline chez la chèvre tarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43, pp.27s-28s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.52s-52s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713943v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00889138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des vitesses de dégradation des glucides et de l'azote du concentré sur le profil plasmatique du glucose et de l'insuline chez la chèvre tarie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d'une levure probiotique sur les bilans énergétiques et azotés de chèvres en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bezault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">N Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.52s-52s</w:t>
+              <w:t xml:space="preserve">, 1994, 43 (3), pp.238-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00889138v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences du degré d'harmonie des cinétiques de dégradation des fractions glucidiques et azotées des aliments concentrés sur les fermentations en Rusitec</w:t>
               </w:r>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ls Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Em Leboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7595,64 +7595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du concentré et du fourrage sur les interactions digestives mesurées au niveau fécal et duodénal chez la chèvre à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,243 +7697,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00888890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de la production de methane au cours de la digestion des aliments composes chez les ruminants</w:t>
+                <w:t xml:space="preserve">Etude des phenomenes d'interaction digestive en Rusitec pour des melanges simples d'aliments concentres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 41, pp.37-38</w:t>
+              <w:t xml:space="preserve">, 1992, 41, pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699712v1</w:t>
+                <w:t xml:space="preserve">hal-02712046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des phenomenes d'interaction digestive en Rusitec pour des melanges simples d'aliments concentres</w:t>
+                <w:t xml:space="preserve">Facteurs de variation de la production de methane au cours de la digestion des aliments composes chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.J. Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 41, pp.35-36</w:t>
+              <w:t xml:space="preserve">, 1992, 41, pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712046v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'estimation du flux duodénal par différentes méthodes de marquage</w:t>
               </w:r>
@@ -7945,51 +7945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Dorléans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8057,77 +8057,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des phénomènes d'interaction digestive en Rusitec pour des mélanges simples d'aliments concentrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8191,51 +8191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41 (1), pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8286,77 +8286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 41, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8394,77 +8394,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet influence on biological degradation in sacco of cell walls by ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Rigault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32, pp.223-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8529,796 +8529,796 @@
                 <w:t xml:space="preserve">Prévision de la valeur énergétique des aliments composés pour les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aufrere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Jocelyne J. Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demarquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Vermorel</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 3 (3), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895900v1</w:t>
+                <w:t xml:space="preserve">hal-02713496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la valeur énergétique des aliments composés pour les ruminants</w:t>
+                <w:t xml:space="preserve">Estimation simple et fiable des degagements gazeux issus de fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 3 (3), pp.181-188</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 39, pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713496v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation simple et fiable des degagements gazeux issus de fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'additivité de la dégradation in sacco de la matière sèche des mélanges simples d'aliments concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 39, pp.173-178</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.169s-170s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699580v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la quantité de matière sèche ingérée et du temps de séjour des aliments sur la digestibilité de la ration par la chèvre laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Najar</w:t>
+                <w:t xml:space="preserve">A comparison of two ways of expressing the voluntary intake of oak foliage-based diets by goats raised on rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.185s-186s</w:t>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.205s-205s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899341v1</w:t>
+                <w:t xml:space="preserve">hal-00899354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'additivité de la dégradation in sacco de la matière sèche des mélanges simples d'aliments concentrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Influence de la quantité de matière sèche ingérée et du temps de séjour des aliments sur la digestibilité de la ration par la chèvre laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Jeantet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.169s-170s</w:t>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.185s-186s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899330v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two ways of expressing the voluntary intake of oak foliage-based diets by goats raised on rangelands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation simple et fiable des dégagements gazeux issus de fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.205s-205s</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 39 (3-4), pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899354v1</w:t>
+                <w:t xml:space="preserve">hal-00888725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation simple et fiable des dégagements gazeux issus de fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de différents modèles d'ajustement des courbes d'excrétion fécale des marqueurs du transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 39 (3-4), pp.173-178</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.179s-180s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888725v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents modèles d'ajustement des courbes d'excrétion fécale des marqueurs du transit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision de la valeur énergétique des aliments composés pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Najar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">C. Demarquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Poncet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vermorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.179s-180s</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 3 (3), pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899338v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative effects between two fibre sources on ileal and overall digestibilities of amino acids, energy and cell-wall components in growing pigs.</w:t>
               </w:r>
@@ -9451,51 +9451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur quelques paramètres de la digestion dans le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9546,51 +9546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécrétion des acides gras du lait en fonction de caractéristiques de la ration et de l'état nutritionnel chez la chèvre au démarrage de la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9680,51 +9680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences comparées du foin de luzerne et de l'ensilage de maïs sur la dégradabilité in sacco des constituants d'aliments concentrés riches en céréales ou en sous-produits à paroi très digestible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9775,90 +9775,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations du temps de séjour du foin, du son de blé et de la pulpe de betteraves avec le niveau alimentaire et la proportion d'aliment concentré dans une ration mixte chez des chèvres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 28 (1), pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9877,368 +9877,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00898734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur alimentaire du foin de luzerne pour la chevre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence de la nature de l'aliment concentré complémentaire sur l'encombrement des rations par la chèvre en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 36 (2), pp.139-152</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 27 (1B), pp.201-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727668v1</w:t>
+                <w:t xml:space="preserve">hal-00898586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'une methode de test d'interaction digestive entre les composants du regime chez les animaux monogastriques.</w:t>
+                <w:t xml:space="preserve">Methodes d'estimation des constituants parietaux dans les aliments destines aux ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Duby</w:t>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 36 (4), pp.411-420</w:t>
+              <w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 70, pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719938v1</w:t>
+                <w:t xml:space="preserve">hal-02723568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature de l'aliment concentré complémentaire sur l'encombrement des rations par la chèvre en lactation</w:t>
+                <w:t xml:space="preserve">Influence of the kind of compound feed on goat milk production and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 27 (1B), pp.201-202</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 36 (3), pp.334-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898586v1</w:t>
+                <w:t xml:space="preserve">hal-00888593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur alimentaire du foin de luzerne pour la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10289,64 +10263,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur nutritive des aliments concentres simples : tables et prevision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Michalet-Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10404,1694 +10378,1720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodes d'estimation des constituants parietaux dans les aliments destines aux ruminants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Etude de l'influence préalable de différentes enzymes amylolytiques sur la teneur en résidu NDF d'aliments du bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+                <w:t xml:space="preserve">P. Thivend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dorleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulette Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 70, pp.49-60</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 36 (1), pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723568v1</w:t>
+                <w:t xml:space="preserve">hal-00888518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the kind of compound feed on goat milk production and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dietary organic matter digestibility on goat nutrition and production at the onset of lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 36 (3), pp.334-335</w:t>
+              <w:t xml:space="preserve">, 1987, 36 (3), pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888593v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary organic matter digestibility on goat nutrition and production at the onset of lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration d'une méthode de test d'interaction digestive entre les composants du régime chez les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Ternois</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Darcy-Vrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Duby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 36 (3), pp.335-336</w:t>
+              <w:t xml:space="preserve">, 1987, 36 (4), pp.411-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888594v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence préalable de différentes enzymes amylolytiques sur la teneur en résidu NDF d'aliments du bétail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence prealable de differentes enzymes amylolytiques sur la teneur en residu NDF d'aliments du betail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thivend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paulette Journaix</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Journaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 36 (1), pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888518v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'une méthode de test d'interaction digestive entre les composants du régime chez les animaux monogastriques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Duby</w:t>
+                <w:t xml:space="preserve">Valeur alimentaire du foin de luzerne pour la chevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 36 (4), pp.411-420</w:t>
+              <w:t xml:space="preserve">, 1987, 36 (2), pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888607v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence prealable de differentes enzymes amylolytiques sur la teneur en residu NDF d'aliments du betail</w:t>
+                <w:t xml:space="preserve">Elaboration d'une methode de test d'interaction digestive entre les composants du regime chez les animaux monogastriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Darcy Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Journaix</w:t>
+                <w:t xml:space="preserve">C. Duby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 36 (1), pp.39-48</w:t>
+              <w:t xml:space="preserve">, 1987, 36 (4), pp.411-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722976v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02719938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et description d'une cage à bilan pour chèvres laitières recevant trois aliments différents.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hervieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 13, pp.9-13</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 35 (2), pp.137-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869866v1</w:t>
+                <w:t xml:space="preserve">hal-01869865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
+                <w:t xml:space="preserve">Variations de l'urémie en fonction de la quantité et de la nature des matières azotées alimentaires chez la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Hervieu</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dorléans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 35 (2), pp.137-160</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 26 (1B), pp.345-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869865v1</w:t>
+                <w:t xml:space="preserve">hal-00898426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La modélisation des cinétiques de dégradation des constituants pariétaux des aliments dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dorleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 35 (2), pp.137-160</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 26 (1B), pp.303-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888460v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de l'urémie en fonction de la quantité et de la nature des matières azotées alimentaires chez la chèvre en lactation</w:t>
+                <w:t xml:space="preserve">Étude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 26 (1B), pp.345-346</w:t>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 35 (2), pp.137-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898426v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00888460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation des cinétiques de dégradation des constituants pariétaux des aliments dans le rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relation entre la dégradabilité de la M.S. des aliments dans le réticulo-rumen et leurs teneurs en constituants pariétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bertrand</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 26 (1B), pp.303-304</w:t>
+              <w:t xml:space="preserve">, 1986, 26 (1B), pp.305-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00898405v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00898406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la dégradabilité de la M.S. des aliments dans le réticulo-rumen et leurs teneurs en constituants pariétaux</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+                <w:t xml:space="preserve">Conception et description d'une cage à bilan pour chèvres laitières recevant trois aliments différents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, 26 (1B), pp.305-306</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 13, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00898406v1</w:t>
+                <w:t xml:space="preserve">hal-01869866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations and prevision of the in sacco dry matter digestion of concentrates and by-products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Revue sur les méthodes de dosage de la lignine utilisées en alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 34 (1), pp.85-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:19850107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722983v1</w:t>
+                <w:t xml:space="preserve">hal-01869884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue sur les méthodes de dosage de la lignine utilisées en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 34 (1), pp.85-122. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1985, 34 (1), pp.85-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:19850107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01869884v1</w:t>
+                <w:t xml:space="preserve">hal-00888362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue sur les méthodes de dosage de la lignine utilisées en alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent data on nitrogen utilization and requirements in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brun-Bellut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 34 (1), pp.85-122</w:t>
+              <w:t xml:space="preserve">, 1985, 34 (4), pp.478-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00888362v1</w:t>
+                <w:t xml:space="preserve">hal-00888436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent data on nitrogen utilization and requirements in dairy goats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Variations and prevision of the in sacco dry matter digestion of concentrates and by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Blanchart</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1985, 34 (4), pp.478-478</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 13, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00888436v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dégradabilité enzymatique des aliments concentrés et sous-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airton Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12138,51 +12138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles spécifications pour les rations complètes des ruminants laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12233,51 +12233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dégradabilité enzymatique des aliments concentrés et sous-produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12341,51 +12341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes méthodes d'évaluation du coefficient d'utilisation digestive des aliments concentrés par le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 32 (2), pp.215-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12410,51 +12410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la reproductibilité des dosages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12505,51 +12505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes méthodes d'évaluation du coefficient d'utilisation digestive des aliments concentrés par le ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 32 (2), pp.215-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12596,51 +12596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des acides gras non estérifiés plasmatiques pour la prévision des bilans et besoins énergétiques de la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12704,51 +12704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des acides gras non estérifiés plasmatiques pour la prévision des bilans et besoins énergétiques de la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12829,454 +12829,454 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1980, 29 (1), pp.55-64. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1980, 29 (1), pp.55-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02732425v1</w:t>
+                <w:t xml:space="preserve">hal-00887944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une cage à bilan adaptée à la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1980, 29 (1), pp.55-64</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1980, 29 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:19800106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00887944v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02732425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro prediction of whole ration digestibility</w:t>
+                <w:t xml:space="preserve">Some aspects of the assessment of plant cell-wall constituents by the Van Soest method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de zootechnie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1979, 28 (4), pp.373-379</w:t>
+              <w:t xml:space="preserve">In Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 5, pp.6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00887929v1</w:t>
+                <w:t xml:space="preserve">hal-01840940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some aspects of the assessment of plant cell-wall constituents by the Van Soest method</w:t>
+                <w:t xml:space="preserve">In vitro prediction of whole ration digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Focus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de zootechnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 28 (4), pp.373-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:19790401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840940v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro prediction of whole ration digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1979, 28 (4), pp.373-379. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1979, 28 (4), pp.373-379</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840941v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00887929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (199)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13307,51 +13307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Updates of the expenditures and requirements for growing dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13402,51 +13402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13817,51 +13817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How individual sorting behaviour in dairy goats might modify dietary nutritive characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13921,51 +13921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ralentissement de la vitesse d’ingestion comme signal d’alerte pour une subacidose chez la chèvre en milieu de lactation. Application pratique en élevage de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans W Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13997,1715 +13997,1715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d'un épisode de chaleur en juillet 2019 sur la production laitière de chèvres laitières Alpine et Saanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans W Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherche Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; IDELE, Dec 2020, En ligne, France. pp.131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166464v1</w:t>
+                <w:t xml:space="preserve">hal-04253081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un épisode de chaleur en juillet 2019 sur la production laitière de chèvres laitières Alpine et Saanen</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’herbe : un atout pour les élevages caprins laitiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bossis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres Recherche Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; IDELE, Dec 2020, En ligne, France. pp.131</w:t>
+              <w:t xml:space="preserve">25. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France. pp.321-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253081v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive capabilities of a dynamic mechanistic model of in vitro fermentation by rumen microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Stanislao Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Cannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masoero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253042v1</w:t>
+                <w:t xml:space="preserve">hal-02193905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive capabilities of a dynamic mechanistic model of in vitro fermentation by rumen microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How complex does a mathematical model need to be to describe the dynamics of methane production in cattle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Kettle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Moate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France</w:t>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193905v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How complex does a mathematical model need to be to describe the dynamics of methane production in cattle?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk urea: a promising non-invasive indicator of SARA in dairy goats in the context of PLF?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790648v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk urea: a promising non-invasive indicator of SARA in dairy goats in the context of PLF?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling by meta-analysis enteric methane emissions from ruminants fed forages supplemented or not with tannins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. pp.531</w:t>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Itamambuca Eco Resort, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376855v1</w:t>
+                <w:t xml:space="preserve">hal-02737664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling by meta-analysis enteric methane emissions from ruminants fed forages supplemented or not with tannins</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed intake pattern did not explain individual variation of feed efficiency in dairy goats fed a Total Mixed Ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Itamambuca Eco Resort, Brazil</w:t>
+              <w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany. pp.609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737664v1</w:t>
+                <w:t xml:space="preserve">hal-02376877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed intake pattern did not explain individual variation of feed efficiency in dairy goats fed a Total Mixed Ration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the predictive capabilities of a dynamic mechanistic model of in vitro rumen fermentation and methane production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Stanislao Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Cannas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masoero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ruminant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ubatuba, Brazil. pp.320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470019000025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376877v1</w:t>
+                <w:t xml:space="preserve">hal-04485501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the predictive capabilities of a dynamic mechanistic model of in vitro rumen fermentation and methane production</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed efficiency in Alpine and Saanen lactating goats consuming a barn-dried hay obtained in a sustainable goat farming system (Patuchev)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. Joint meeting of the FAO-CIHEAM Networks on Sheep and Goats (Subnetworks on Nutrition and Production Systems) and on Mediterranean Pastures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Meknès, Morocco. pp.421-424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470019000025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04485501v1</w:t>
+                <w:t xml:space="preserve">hal-04253042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement masticatoire des ruminants, indice de bien-être et/ou critère de productivité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Répétabilité de plusieurs critères liés au comportement d’ingestion. Application pratique au phénotypage des chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maryline Boval</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.238</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2018, Rennes, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193902v1</w:t>
+                <w:t xml:space="preserve">hal-01840975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répétabilité de plusieurs critères liés au comportement d’ingestion. Application pratique au phénotypage des chèvres laitières</w:t>
+                <w:t xml:space="preserve">Phenotyping milk fatty acid composition in dairy goats to study variations in rumen fermentation patterns and to predict the occurrence of acidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Hervás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISNH, Sep 2018, Clermont-Ferrand, France. pp.134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840975v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping milk fatty acid composition in dairy goats to study variations in rumen fermentation patterns and to predict the occurrence of acidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement masticatoire des ruminants, indice de bien-être et/ou critère de productivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. pp.238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262215v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilidad individual de la acidosis ruminal en cabras lecheras</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enteric methane emissions from ruminants fed forages: Role of tannins content, a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDA (2017), 17. Jornadas obre Produccion Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, Francia</w:t>
+              <w:t xml:space="preserve">International symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840976v1</w:t>
+                <w:t xml:space="preserve">hal-01830338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane emissions from ruminants fed forages: Role of tannins content, a meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Doreau</w:t>
+                <w:t xml:space="preserve">Updating requirements and multiple responses to diets of dairy goats to better tackle resilience and feed efficiency, example of the new french Inra Feed Unit System (Systali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Emissions of Gas and Dust from Livestock (EmiLi)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830338v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating requirements and multiple responses to diets of dairy goats to better tackle resilience and feed efficiency, example of the new french Inra Feed Unit System (Systali)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilidad individual de la acidosis ruminal en cabras lecheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Caja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">AIDA (2017), 17. Jornadas obre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193906v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges, opportunities and drawbacks in intensifying goat feeding systems in the context of climate-smart agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries European Regional Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15724,549 +15724,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508162v1</w:t>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short water restriction episode in lactating Alpine and Saanen goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady K. Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
+              <w:t xml:space="preserve">Sustainable Goat Breeding and Goat Farming in Central and Eastern European Countries. European Regional Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Debrecen, Hungary. 297 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560692v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le taux d'urée du lait : un indicateur non invasif du degré de sub-acidose ruminale chez la chèvre laitière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in our understanding of acidosis in goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BADOCAP (Database on goats): advantages and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560687v1</w:t>
+                <w:t xml:space="preserve">hal-01560690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BADOCAP (Database on goats): advantages and limits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in our understanding of acidosis in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12. International Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560690v1</w:t>
+                <w:t xml:space="preserve">hal-01560687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat production in ruminants: from experimental data to feed unit systems through meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16317,51 +16317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the between-goat variation in feed efficiency with a high-concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO-CIHEAM Network on Sheep and Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16380,411 +16380,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is spontaneous rumen acidosis related to feeding behaviour in goats?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. DairyCare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Zadar, Croatia. pp.19</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508166v1</w:t>
+                <w:t xml:space="preserve">hal-01356573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualisation des besoins et efficacités énergétiques des femelles laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rumen cannulas vs. wireless bolus sensors for monitoring rumen pH and temperature changes in dairy goats fed control and acidogenic diets in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3. DairyCare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356573v1</w:t>
+                <w:t xml:space="preserve">hal-01508151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen cannulas vs. wireless bolus sensors for monitoring rumen pH and temperature changes in dairy goats fed control and acidogenic diets in early lactation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is spontaneous rumen acidosis related to feeding behaviour in goats?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. DairyCare Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Zadar, Croatia. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508151v1</w:t>
+                <w:t xml:space="preserve">hal-01508166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du comportement d’ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16816,3278 +16816,3278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification des interactions digestives chez les petits ruminants, résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173665v1</w:t>
+                <w:t xml:space="preserve">hal-01173639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tables of nutritive values for farm animals in tropical and Mediterranean regions: An important asset for improving use of local feed resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jaber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Hamadeh</w:t>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536015v1</w:t>
+                <w:t xml:space="preserve">hal-01466962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des interactions digestives chez les petits ruminants, résultats préliminaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rigalma,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">20e Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173639v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake rate evolution after a change in concentrate percentage in mid-lactation goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les besoins et réponses laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables of nutritive values for farm animals in tropical and Mediterranean regions: An important asset for improving use of local feed resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Les spécificités entre bovins et petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466962v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation</w:t>
+                <w:t xml:space="preserve">Effect of a heat stress episode on feed and water intake in dairy goats bred under temperate climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris France. pp.120</w:t>
+              <w:t xml:space="preserve">14th International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561138v1</w:t>
+                <w:t xml:space="preserve">hal-01508161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a heat stress episode on feed and water intake in dairy goats bred under temperate climate</w:t>
+                <w:t xml:space="preserve">Analyse des cinétiques d’ingestion par une méthode de segmentation-classification. Application à la détection des épisodes d’acidose chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Seminar of the FAO-CIHEAM Sub-Network on Sheep &amp; Goat Nutrition. Feeding and management strategies to improve livestock productivity, welfare and product quality under climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508161v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spécificités entre bovins et petits ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Responses to a heat stress episode in lactating Saanen and Alpine goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La rénovation des systèmes d'unités d'alimentation pour les ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561336v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la valeur azotée du pois distribué aux ruminants par des approches in vitro, in situ et in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in blood and milk parameters in lactating shami goats subjected to intermittent watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina L. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie E. Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir M. Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabelle M. Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.225</w:t>
+              <w:t xml:space="preserve">11. International Conference on Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019081v1</w:t>
+                <w:t xml:space="preserve">hal-01001427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some areas of research to improve the production and nutrition efficiency in small ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling C and H rumen stoichiometry from in vitro measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Serment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium : Gut Microbiota : friend or foe ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747194v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in blood and milk parameters in lactating shami goats subjected to intermittent watering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mabelle M. Chedid</w:t>
+                <w:t xml:space="preserve">Evolution de la variabilité individuelle du comportement d'ingestion de la chèvre laitière liée à un changement de régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Gran Canaria, Spain. pp.96</w:t>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001427v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling C and H rumen stoichiometry from in vitro measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Limits in modelling CH4 production from VFA stoichiometry of rumen fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Joint INRA-Rowett Symposium : Gut Microbiota : friend or foe ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Meeting of the Animal Science Modelling Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/cjas2012-505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019085v1</w:t>
+                <w:t xml:space="preserve">hal-01359652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la variabilité individuelle du comportement d'ingestion de la chèvre laitière liée à un changement de régime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation de la valeur azotée du pois distribué aux ruminants par des approches in vitro, in situ et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.221</w:t>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019084v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits in modelling CH4 production from VFA stoichiometry of rumen fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some areas of research to improve the production and nutrition efficiency in small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Meeting of the Animal Science Modelling Group</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. International Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4141/cjas2012-505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359652v1</w:t>
+                <w:t xml:space="preserve">hal-02747194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water intake of dairy goats in intensive systems</w:t>
+                <w:t xml:space="preserve">Variabilité interindividuelle des ingestions de ration et d'eau mesurées simultanément chez des chèvres en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Laporte-Broux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Leon, Spain. pp.233-237</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019076v1</w:t>
+                <w:t xml:space="preserve">hal-01001423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité interindividuelle des ingestions de ration et d'eau mesurées simultanément chez des chèvres en lactation</w:t>
+                <w:t xml:space="preserve">Water intake of dairy goats in intensive systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp.123</w:t>
+              <w:t xml:space="preserve">13. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Leon, Spain. pp.233-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001423v1</w:t>
+                <w:t xml:space="preserve">hal-01019076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Influences du régime alimentaire sur les composantes du bilan carbone des ruminants d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173630v1</w:t>
+                <w:t xml:space="preserve">hal-01842092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences du régime alimentaire sur les composantes du bilan carbone des ruminants d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effet du pourcentage de concentrés sur les paramètres ruminaux et sanguins, la production et la qualité du lait chez la chèvre en milieu de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Serment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842092v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du pourcentage de concentrés sur les paramètres ruminaux et sanguins, la production et la qualité du lait chez la chèvre en milieu de lactation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incorporation de CRINA® Ruminants ne modifie pas la palatabilité de l’orge chez des chèvres en milieu de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chuffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173606v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incorporation de CRINA® Ruminants ne modifie pas la palatabilité de l’orge chez des chèvres en milieu de lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction d’un modèle de prédiction des quantités d’eau consommées chez les ruminants laitiers intégrant l’effet des conditions environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Georges</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélynda Hassouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173596v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical modeling of the utilization of energy and of the methane production in dairy goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173514v1</w:t>
+                <w:t xml:space="preserve">hal-01173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water requirements of dairy goats kept in intensive systems</w:t>
+                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Seminar of the FAO-CIHEAM : Subnetwork on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Leon, Spain</w:t>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173527v1</w:t>
+                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between feed intake variability and rumen pH in midlactating goats fed an acidogenic diet</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173597v1</w:t>
+                <w:t xml:space="preserve">hal-01561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Komara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Guy Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173517v1</w:t>
+                <w:t xml:space="preserve">hal-01173592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité individuelle de la vitesse d’ingestion sur le pH du contenu ruminal chez la chèvre</w:t>
+                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d’Animation Scientifique du Département PHASE, 2009/10/07-09, Tours (France), 118 (1 page)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561116v1</w:t>
+                <w:t xml:space="preserve">hal-01173572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Once daily milking and feeding level combined effects on goat welfare</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Roussel</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Barcelone, Spain. pp.326</w:t>
+              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173592v1</w:t>
+                <w:t xml:space="preserve">hal-01173564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité individuelle de la vitesse d'ingestion de chèvres laitières sur le pH de leur contenu ruminal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the dynamics of ruminal acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.52</w:t>
+              <w:t xml:space="preserve">Meeting of the Animal Science Modelling Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.534-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173572v1</w:t>
+                <w:t xml:space="preserve">hal-01173594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling ruminant within-day variability in feeding behaviour in relation to rumen pH. Application to dairy goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in the production of CH4 per unit of digestible organic matter intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop. Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Ruminant Physiology. 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173564v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of ruminal acidosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Water requirements of dairy goats kept in intensive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Animal Science Modelling Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada. pp.534-535</w:t>
+              <w:t xml:space="preserve">13. Seminar of the FAO-CIHEAM : Subnetwork on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173594v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the production of CH4 per unit of digestible organic matter intake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Empirical modeling of the utilization of energy and of the methane production in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Ruminant Physiology. 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2009 Joint Annual Meeting ADSA-CSAS-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173591v1</w:t>
+                <w:t xml:space="preserve">hal-01173514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'énergie et production de méthane par la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20125,90 +20125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des relations entre l’activité masticatoire des ruminants,les caractéristiques du régime et sa digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20233,90 +20233,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la digestibilité des parois des aliments concentrés et coproduits par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20341,90 +20341,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des épisodes d'acidose sub-clinique et du comportement alimentaire associé : application à la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20449,90 +20449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast supplementation on ruminal polysaccharidase activities in goats fed a high concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20574,51 +20574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical modelling by meta-analysis of digestive interactions and CH4 production in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20656,51 +20656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la digestibilité in vivo du NDF des rations et la dégradabilité in sacco du fourrage qu'elle contient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20879,1365 +20879,1365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta analysis of multiple responses of dairy goat to diet concentrate content</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité physiologique du ruminant à tamponner les effets de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757805v1</w:t>
+                <w:t xml:space="preserve">hal-02754292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité physiologique du ruminant à tamponner les effets de l'alimentation</w:t>
+                <w:t xml:space="preserve">Variabilité du potentiel redox du contenu ruminal de chèvres laitières en liaison avec le comportement masticatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754292v1</w:t>
+                <w:t xml:space="preserve">hal-02757606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du potentiel redox du contenu ruminal de chèvres laitières en liaison avec le comportement masticatoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation détaillée du rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757606v1</w:t>
+                <w:t xml:space="preserve">hal-02750479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude comparative du mode d'expression du niveau d'alimentation chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Assoumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754283v1</w:t>
+                <w:t xml:space="preserve">hal-02757090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation détaillée du rumen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rumen and metabolic acidosis in dairy goats are independent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750479v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du mode d'expression du niveau d'alimentation chez les ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modélisation empirique des interactions digestives chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757090v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation empirique des interactions digestives chez les ruminants</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intérêt de l'apport d'une levure (Saccharomyces cerevisiae, Alltech) sur la susceptibilité à l'acidose et sur le bien-être de la chèvre laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Rencontres de l'INA-PG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752599v1</w:t>
+                <w:t xml:space="preserve">hal-02758066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l'apport d'une levure (Saccharomyces cerevisiae, Alltech) sur la susceptibilité à l'acidose et sur le bien-être de la chèvre laitière</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta analysis of multiple responses of dairy goat to diet concentrate content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres de l'INA-PG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting ADSA-ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758066v1</w:t>
+                <w:t xml:space="preserve">hal-02757805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
+                <w:t xml:space="preserve">Etude de la variabilité individuelle de chèvres laitières à des régimes plus ou moins acidogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
+              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760209v1</w:t>
+                <w:t xml:space="preserve">hal-02764165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux critères d'évaluation de la qualité des aliments concentrés et co-produits pour les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité individuelle de chèvres laitières à des régimes plus ou moins acidogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The control of rumen acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">The Future of Growth Promotion in Animal Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Dundoyne, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764165v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of rumen acidosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary effect on nycterohemeral kinetics of feed intake, ruminal pH and feeding behaviour in dairy goats in mid-lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Future of Growth Promotion in Animal Feed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Dundoyne, Ireland</w:t>
+              <w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758578v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen acidosis: modeling ruminant response to yeast culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Alltech's International Feed Industry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Lexington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22521,64 +22521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22616,90 +22616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeast culture supplementation on rumen fermentation in lactating dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22718,528 +22718,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graines de lin : un atout pour gérer les risques en alimentation animale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la dégradabilité in sacco et in vitro (méthode enzymatique) de l'amidon des aliments pour les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Dorleans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres de l'INAPG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759916v1</w:t>
+                <w:t xml:space="preserve">hal-02758676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la dégradabilité in sacco et in vitro (méthode enzymatique) de l'amidon des aliments pour les ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du pouvoir tampon du contenu ruminal. Recherche de l'effet de la nature de la ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758676v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du pouvoir tampon du contenu ruminal. Recherche de l'effet de la nature de la ration</w:t>
+                <w:t xml:space="preserve">Les graines de lin : un atout pour gérer les risques en alimentation animale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres de l'INAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761145v1</w:t>
+                <w:t xml:space="preserve">hal-02759916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la nature des matières grasses alimentaires sur la production de méthane par les ruminants laitiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tran</w:t>
+                <w:t xml:space="preserve">Relation entre deux paramètres (pH et potentiel redox) caractérisant l'état du rumen. Effet de la nature de la ration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia V.D. P. V. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de l'INA. 1. Journées Scientifiques interdisciplinaires de l'INAPG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, France</w:t>
+              <w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758652v1</w:t>
+                <w:t xml:space="preserve">hal-02758653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre deux paramètres (pH et potentiel redox) caractérisant l'état du rumen. Effet de la nature de la ration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Impact de la nature des matières grasses alimentaires sur la production de méthane par les ruminants laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de l'INA. 1. Journées Scientifiques interdisciplinaires de l'INAPG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758653v1</w:t>
+                <w:t xml:space="preserve">hal-02758652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchisation des matières premières suivant leur pouvoir acidogène mesuré in vitro (gaz-test)</w:t>
               </w:r>
@@ -23277,51 +23277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Le Pierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23359,51 +23359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du degré d'insaturation des matières grasses alimentaires (lin vs colza) sur la composition en acides gras de la matière grasse du lait de chèvre en début de lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23648,51 +23648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23743,51 +23743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24105,64 +24105,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation empirique des facteurs de variation des rejets de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jouany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24213,51 +24213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of fat supplementation influence on methane production in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges for microbial digestive ecology et the beginning of the third millenium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24420,51 +24420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de 2 méthodes d'étude de la dégradation à court et moyen termes des aliments pour ruminants (in sacco et production de gaz in vitro)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24528,51 +24528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenges for microbial digestive ecology at the beginning of the third millennium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24591,260 +24591,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of pea grinding and dietary nitrogen content on buffering capacity of diets offered to lactating goats</w:t>
+                <w:t xml:space="preserve">Interest and limits of the HFT method to evaluate the energy value of compound feeds for small ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jarnot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
+              <w:t xml:space="preserve">8. Semionar of the Sub-Network on nutrition of the FAO-CIHEAM Inter-regional cooperative research and development network on sheep and goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770337v1</w:t>
+                <w:t xml:space="preserve">hal-02768068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest and limits of the HFT method to evaluate the energy value of compound feeds for small ruminants</w:t>
+                <w:t xml:space="preserve">The influence of pea grinding and dietary nitrogen content on buffering capacity of diets offered to lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Semionar of the Sub-Network on nutrition of the FAO-CIHEAM Inter-regional cooperative research and development network on sheep and goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768068v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'incorporation de propionate de sodium dans un aliment d'engraissement pour agneaux sur la fermentation in vitro de cet aliment et sur la composition en acides gras du tissu adipeux dorsal des carcasses</w:t>
               </w:r>
@@ -25128,90 +25128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de CH4 par les ruminants : Analyse des processus, quantification et modélisation, spatialisation et bilans, possibilité de réduction des émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Fonty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25262,51 +25262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methane production in sheep in relation to concentrate feed composition from bibliographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Meeting of the cooperative FAO-CIHEAM network on sheep and goats, Sbnetwork nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25495,51 +25495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Meeting of the cooperative FAO-CIHEAM network on sheep and goats, Sbnetwork nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25603,51 +25603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25784,51 +25784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des pertes azotées fécales et urinaires de chèvres en lactation à partir des caractéristiques de la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25847,843 +25847,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a short term in vitro method to formulate dairy goat diets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional efficiency for conception, pregnancy and lactation in goats with an emphasis on glucose and nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM network of cooperative research on sheep and goats, subnetwork on nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">6. International conference on goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767145v1</w:t>
+                <w:t xml:space="preserve">hal-02768038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la digestibilité des parois végétales sur la valeur énergétique des rations destinées au ruminant laitier</w:t>
+                <w:t xml:space="preserve">Effect of diet composition on the kinetics of osmotic pressure in the rumen of dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Abijaoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.N. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM network of cooperative research on sheep and goats, subnetwork on nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767343v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional efficiency for conception, pregnancy and lactation in goats with an emphasis on glucose and nitrogen metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+                <w:t xml:space="preserve">In vitro techniques for modelling rumen transformation and syntheses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Broudiscou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International conference on goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Pékin, China</w:t>
+              <w:t xml:space="preserve">International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768038v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diet composition on the kinetics of osmotic pressure in the rumen of dairy goats</w:t>
+                <w:t xml:space="preserve">Contribution of a short term in vitro method to formulate dairy goat diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the FAO-CIHEAM network of cooperative research on sheep and goats, subnetwork on nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766845v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro techniques for modelling rumen transformation and syntheses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence de la digestibilité des parois végétales sur la valeur énergétique des rations destinées au ruminant laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1997, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764640v1</w:t>
+                <w:t xml:space="preserve">hal-02767343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nature of starch on ruminal characteristics, blood parameters, glucose and insulin kinetics and milk performances of dairy goats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Hervieu</w:t>
+                <w:t xml:space="preserve">Nutritional efficiency for conception, pregnancy and lactation in goats with an emphasis on glucose and nitrogen metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Landau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference on goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1996, Pékin, China</w:t>
+              <w:t xml:space="preserve">, May 1996, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764711v1</w:t>
+                <w:t xml:space="preserve">hal-02767906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional efficiency for conception, pregnancy and lactation in goats with an emphasis on glucose and nitrogen metabolism</w:t>
+                <w:t xml:space="preserve">Effect of nature of starch on ruminal characteristics, blood parameters, glucose and insulin kinetics and milk performances of dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Landau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">J.A. Abijaoudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference on goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 1996, Pekin, China</w:t>
+              <w:t xml:space="preserve">, May 1996, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767906v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ruminal rates of degradation of compound feeds on nitrogen metabolism for early lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26786,51 +26786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26885,51 +26885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des vitesses de dégradation des glucides et de l'azote du concentré sur le profil plasmatique du glucose et de l'insuline chez la chèvre tarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27015,51 +27015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bezault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27104,204 +27104,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du degré d'harmonie des cinétiques de dégradation des fractions glucidiques et azotées des aliments concentrés sur les fermentations en Rusitec</w:t>
+                <w:t xml:space="preserve">Effects of a probiotic on energy and nitrogen metabolisms in early lactating goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772035v1</w:t>
+                <w:t xml:space="preserve">hal-02772026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature du concentré et du fourrage sur les interactions digestives mesurées au niveau fécal et duodénal chez la chèvre à l'entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27316,208 +27303,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a probiotic on energy and nitrogen metabolisms in early lactating goats</w:t>
+                <w:t xml:space="preserve">Influence du degré d'harmonie des cinétiques de dégradation des fractions glucidiques et azotées des aliments concentrés sur les fermentations en Rusitec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Ternois</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Leboute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">7. Conférence sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772026v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of organic matter digestibility of compound feeds for dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27549,2061 +27549,2061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physiological status on water and dry matter intake patterns by dairy goats during the nycthemere</w:t>
+                <w:t xml:space="preserve">Influence of the forage-concentrate interaction on the milk value of a diet for dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
+              <w:t xml:space="preserve">5. International conference on goats : march 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1992, New-Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774946v1</w:t>
+                <w:t xml:space="preserve">hal-02772056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the forage-concentrate interaction on the milk value of a diet for dairy goats</w:t>
+                <w:t xml:space="preserve">Effects of physiological status on water and dry matter intake patterns by dairy goats during the nycthemere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference on goats : march 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1992, New-Dehli, India</w:t>
+              <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772056v1</w:t>
+                <w:t xml:space="preserve">hal-02774946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des fourrages et des concentres par les chevres laitieres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limit of the double marking for measuring digestive flow in dry goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Reunion de la F.E.Z.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772061v1</w:t>
+                <w:t xml:space="preserve">hal-02777519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'uremie, est-elle un bon temoin de la nature azotee de la ration chez un ruminant laitier?</w:t>
+                <w:t xml:space="preserve">Facteurs de variation de l'ingestion d'eau par la chevre laitiere en conditions climatiques temperees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Reunion dela F.E.Z.</w:t>
+              <w:t xml:space="preserve">42. Reunion de la F.E.Z.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777247v1</w:t>
+                <w:t xml:space="preserve">hal-02775033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limit of the double marking for measuring digestive flow in dry goats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Factor of variation of digestive transit in dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02777519v1</w:t>
+                <w:t xml:space="preserve">hal-02778637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation de l'ingestion d'eau par la chevre laitiere en conditions climatiques temperees</w:t>
+                <w:t xml:space="preserve">Fecal and urinary nitrogen losses as influenced by the diet carbohydrate and protein fractions in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Reunion de la F.E.Z.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne</w:t>
+              <w:t xml:space="preserve">6. International symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1991, Herning, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775033v1</w:t>
+                <w:t xml:space="preserve">hal-02772084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor of variation of digestive transit in dairy goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilization of forages and concentrates by dairy goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO network of cooperative research on sheep and goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Ostersund, Sweden</w:t>
+              <w:t xml:space="preserve">42. reunion dela F.E.Z.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778637v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fecal and urinary nitrogen losses as influenced by the diet carbohydrate and protein fractions in goats</w:t>
+                <w:t xml:space="preserve">Utilisation des fourrages et des concentres par les chevres laitieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Doreans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1991, Herning, Denmark</w:t>
+              <w:t xml:space="preserve">42. Reunion de la F.E.Z.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02772084v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of forages and concentrates by dairy goats</w:t>
+                <w:t xml:space="preserve">L'uremie, est-elle un bon temoin de la nature azotee de la ration chez un ruminant laitier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. reunion dela F.E.Z.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">42. Reunion dela F.E.Z.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772057v1</w:t>
+                <w:t xml:space="preserve">hal-02777247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur le niveau de matière sèche ingérée par les chèvres laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of concentrates and by-products energy value for ruminant animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion annuelle de la FEZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. International INFIC symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1990, Saskaton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888274v1</w:t>
+                <w:t xml:space="preserve">hal-02772053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of concentrates and by-products energy value for ruminant animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différents modèles d'ajustement des courbes d'excrétion fécale des marqueurs du transit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International INFIC symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1990, Saskaton, Canada</w:t>
+              <w:t xml:space="preserve">5. Journées sur l'Alimentation et la Nutrition des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02772053v1</w:t>
+                <w:t xml:space="preserve">hal-02774600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différents modèles d'ajustement des courbes d'excrétion fécale des marqueurs du transit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Contribution à la précision de l'estimation des besoins énergétiques des chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées sur l'Alimentation et la Nutrition des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">41. Réunion annuelle de la FEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774600v1</w:t>
+                <w:t xml:space="preserve">hal-01888276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la précision de l'estimation des besoins énergétiques des chèvres en lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of two ways of expressing the voluntary intake of oak foliage-based diets by goats raised on rangelands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Réunion annuelle de la FEZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. Journees de l'Alimentation et de la Nutrition des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888276v1</w:t>
+                <w:t xml:space="preserve">hal-02774493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of two ways of expressing the voluntary intake of oak foliage-based diets by goats raised on rangelands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Meuret</w:t>
+                <w:t xml:space="preserve">Étude de l'additivité de la dégradation in sacco de la matière sèche des mélanges simples d'aliments concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jeantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journees de l'Alimentation et de la Nutrition des Herbivores</w:t>
+              <w:t xml:space="preserve">5. Journees sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774493v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la quantité de matière sèche ingérée et du temps de séjour des aliments sur la digestibilité de la ration par la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Poncet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees sur l'Alimentation et la Nutrition des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'additivité de la dégradation in sacco de la matière sèche des mélanges simples d'aliments concentré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la nature de l'aliment concentré sur le niveau de matière sèche ingérée par les chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jeantet</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journees sur l'Alimentation et la Nutrition des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1989, Paris, France</w:t>
+              <w:t xml:space="preserve">41. Réunion annuelle de la FEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1990, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888268v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La secretion des acides gras du lait en fonction des caracteristiques de la ration et de l'etat nutritionnel chez la chevre au demarrage de la lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence de la nature de l'aliment concentre sur quelques parametres de la digestion dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Mandran</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1988, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02781410v1</w:t>
+                <w:t xml:space="preserve">hal-02782193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature de l'aliment concentre sur quelques parametres de la digestion dans le rumen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences comparees du foin de luzerne et de l'ensilage de mais sur la degradabilite in sacco des constituants d'aliments concentres riches en cereales ou sous-produits a paroi tres digestible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Hakim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782193v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences comparees du foin de luzerne et de l'ensilage de mais sur la degradabilite in sacco des constituants d'aliments concentres riches en cereales ou sous-produits a paroi tres digestible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Variation du temps de séjour du foin, du son de blé et de la pulpe de betteraves avec le niveau alimentaire et la proportion d'aliment concentré dans une ration mixte chez des chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782774v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02783545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du temps de séjour du foin, du son de blé et de la pulpe de betteraves avec le niveau alimentaire et la proportion d'aliment concentré dans une ration mixte chez des chèvres laitières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Najar</w:t>
+                <w:t xml:space="preserve">La secretion des acides gras du lait en fonction des caracteristiques de la ration et de l'etat nutritionnel chez la chevre au demarrage de la lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1987, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783545v1</w:t>
+                <w:t xml:space="preserve">hal-02781410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the kind of compound feed on goat milk production and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29654,51 +29654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nature de l'aliment concentre complementaire sur l'encombrement des rations par la chevre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29736,51 +29736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brewer's grain feeding value for dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29844,51 +29844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of carbohydrates in compound feeds for ruminants and its impact on feeding value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Hakim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29939,51 +29939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive interactions between forages and concentrates in lactating goat diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30021,51 +30021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dietary organic matter digestibility on goat nutrition and production at the onset of lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30140,325 +30140,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02783183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la degradabilite de la M.S. des aliments dans le reticulo-rumen et leur teneur en constituants parietaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of the feed cell wall degradation kinetics in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journees sur la Nutrition et l'Alimentation des Herbivores.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1985, Paris, France</w:t>
+              <w:t xml:space="preserve">Cell walls 86</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Sep 1986, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782741v1</w:t>
+                <w:t xml:space="preserve">hal-01888277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of the feed cell wall degradation kinetics in the rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Variations de l'uremie en fonction de la quantite et de la nature des matieres azotees alimentaires chez la chevre en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell walls 86</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). FRA., Sep 1986, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Journees sur la Nutrition et l'Alimentation des Herbivores.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1985, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888277v1</w:t>
+                <w:t xml:space="preserve">hal-02783151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de l'uremie en fonction de la quantite et de la nature des matieres azotees alimentaires chez la chevre en lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre la degradabilite de la M.S. des aliments dans le reticulo-rumen et leur teneur en constituants parietaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journees sur la Nutrition et l'Alimentation des Herbivores.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1985, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02783151v1</w:t>
+                <w:t xml:space="preserve">hal-02782741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent data on nitrogen utilization and requirements in dairy goats</w:t>
               </w:r>
@@ -30470,51 +30470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Brun-Bellut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30546,463 +30546,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Les rations complètes pour vaches laitières (1) -Revue bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hoden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
+              <w:t xml:space="preserve">Journee du cycle approfondi d'alimentation animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1984, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886505v1</w:t>
+                <w:t xml:space="preserve">hal-02781434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rations complètes pour vaches laitières (1) -Revue bibliographique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+                <w:t xml:space="preserve">Problèmes posés par la détermination de la digestibilité d'un aliment concentré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee du cycle approfondi d'alimentation animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1984, Paris, France</w:t>
+              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781434v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes posés par la détermination de la digestibilité d'un aliment concentré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles spécifications pour les rations complètes ? Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
+              <w:t xml:space="preserve">Pour ou contre les rations complètes pour les ruminants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1984, Paris, France. Pagination multiple</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886504v1</w:t>
+                <w:t xml:space="preserve">hal-01886510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles spécifications pour les rations complètes ? Formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés : résumé des résultats du laboratoire INRA de la Chaire de Zootechnie de l'INA P-G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour ou contre les rations complètes pour les ruminants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1984, Paris, France. Pagination multiple</w:t>
+              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886510v1</w:t>
+                <w:t xml:space="preserve">hal-01886506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés : résumé des résultats du laboratoire INRA de la Chaire de Zootechnie de l'INA P-G</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ration complète, quels avantages pour l'animal ? Utilisation digestive et métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
+              <w:t xml:space="preserve">Pour ou contre les rations complètes pour les ruminants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1984, Paris, France. pagination multiple</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886506v1</w:t>
+                <w:t xml:space="preserve">hal-01888271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rations complètes pour vaches laitières. Résultats obtenus à l'étranger</w:t>
               </w:r>
@@ -31064,424 +31064,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ration complète, quels avantages pour l'animal ? Utilisation digestive et métabolique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de différentes méthodes de prévision de la valeur énergétique des aliments concentrés et sous-produits assimilés (résumé bibliographique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour ou contre les rations complètes pour les ruminants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1984, Paris, France. pagination multiple</w:t>
+              <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888271v1</w:t>
+                <w:t xml:space="preserve">hal-01886501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes méthodes de prévision de la valeur énergétique des aliments concentrés et sous-produits assimilés (résumé bibliographique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude de la prévision de la digestibilité des rations mixtes distribuées à des chèvres laitières par ses caractéristiques analytiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prévision de la valeur énergétique des aliments concentrés et des sous-produits assimilés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1984, Paris, France. 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886501v1</w:t>
+                <w:t xml:space="preserve">hal-01886505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des sous-produits agro-industriels comme aliments concentrés des fortes productrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Relationship between the Weende and Van Soest analytical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1983, Paris, France. pp.J1-J37</w:t>
+              <w:t xml:space="preserve">2. Symposium of the International Network of Feed Information Center and Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1983, Sydney, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886509v1</w:t>
+                <w:t xml:space="preserve">hal-01869895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the Weende and Van Soest analytical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Données sur la valeur laitière des concentrés. Observations sur chèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium of the International Network of Feed Information Center and Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1983, Sydney, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1983, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869895v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various methods to determine digestibility coefficients of concentrates and by-products by ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Symposium of the International Network of Feed Information Centres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1983, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31506,51 +31493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des systèmes MAD et PDI chez la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31601,51 +31588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs de variation de l'excrétion azotée fécale chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Symposium International sur le métabolisme et la nutrition azotés - FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1983, Clermont-Ferrand, France. pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31670,51 +31657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il parler de valeurs d'encombrement des aliments concentrés ? Observations sur caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31752,64 +31739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la digestibilite dans le rumen des constituants parietaux et du contenu cellulaire du tourteau de colza avec les principales autres sources proteiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31841,329 +31828,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données sur la valeur laitière des concentrés. Observations sur chèvres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruminal degradation of concentrates and by-products dry matter and cell-wall constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1983, Paris, France</w:t>
+              <w:t xml:space="preserve">Feed information and animal production, Second Symposium of the International Network of feed information Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1983, Sydney, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886507v1</w:t>
+                <w:t xml:space="preserve">hal-01885395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradation of concentrates and by-products dry matter and cell-wall constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Interactions digestives induites par les aliments concentrés. Observations sur caprins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Delacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feed information and animal production, Second Symposium of the International Network of feed information Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1983, Sydney, Australia. 1 p</w:t>
+              <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1983, Paris, France. pp.D1-D15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885395v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions digestives induites par les aliments concentrés. Observations sur caprins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dégradation de la matière organique des aliments dans le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1983, Paris, France. pp.D1-D15</w:t>
+              <w:t xml:space="preserve">, Oct 1983, Paris, France. Pagination multiple</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885394v1</w:t>
+                <w:t xml:space="preserve">hal-01886508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which analysis to predict the concentrate feed energy value ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32195,1141 +32208,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation de la matière organique des aliments dans le rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L'utilisation des sous-produits agro-industriels comme aliments concentrés des fortes productrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels aliments concentrés pour les vaches fortes productrices de lait ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 1983, Paris, France. Pagination multiple</w:t>
+              <w:t xml:space="preserve">, Oct 1983, Paris, France. pp.J1-J37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886508v1</w:t>
+                <w:t xml:space="preserve">hal-01886509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la capacité d'ingestion de la chèvre en début de lactation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence de la paroi végétale sur le niveau d'ingestion de chèvres en lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Dorleans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition et Systèmes d'Alimentation de la Chèvre - Nutrition and Systems of Goat Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1981, Tours, France</w:t>
+              <w:t xml:space="preserve">32. Réunion annuelle de la FEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). SVK., Aug 1981, Zagreb, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886511v1</w:t>
+                <w:t xml:space="preserve">hal-02781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du régime alimentaire de la fin de la gestation sur la capacité d'ingestion de la chèvre au démarrage de la lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Réunion annuelle de la FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 1981, Zagreb, 13 p. (texte intégral)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la paroi végétale sur le niveau d'ingestion de chèvres en lactation</w:t>
+                <w:t xml:space="preserve">Facteurs de variation et modèles de prévision de l'ingestion d'eau par la chèvre en lactation en climat tempéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelle Dorleans</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Réunion annuelle de la FEZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). SVK., Aug 1981, Zagreb, 9 p</w:t>
+              <w:t xml:space="preserve">Nutrition et Systèmes d'Alimentation de la Chèvre - Nutrition and Systems of Goat Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1981, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02781509v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de variation et modèles de prévision de l'ingestion d'eau par la chèvre en lactation en climat tempéré</w:t>
+                <w:t xml:space="preserve">Comparaison de l'utilisation par la chèvre en lactation de deux aliments concentrés de mêmes caractéristiques analytiques classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et Systèmes d'Alimentation de la Chèvre - Nutrition and Systems of Goat Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1981, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886514v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'utilisation par la chèvre en lactation de deux aliments concentrés de mêmes caractéristiques analytiques classiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur nutritionnelle et utilisation des fourrages cultivés intensément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Simiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et Systèmes d'Alimentation de la Chèvre - Nutrition and Systems of Goat Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1981, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885393v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur nutritionnelle et utilisation des fourrages cultivés intensément</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Simiane</w:t>
+                <w:t xml:space="preserve">Etude de la capacité d'ingestion de la chèvre en début de lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Huguet</w:t>
+                <w:t xml:space="preserve">Yves Chilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition et Systèmes d'Alimentation de la Chèvre - Nutrition and Systems of Goat Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1981, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886516v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition glucidique de l'aliment concentré sur sa valeur d'encombrement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Variations de la teneur en composants de la paroi végétale pour des mélanges alimentaires de même valeur nutritive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Réunion Annuelle de la FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 9 p</w:t>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869876v1</w:t>
+                <w:t xml:space="preserve">hal-01869879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes posés par la prévision de la valeur énergétique des matières premières à cellulose facilement digestible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes méthodes de prévision de la digestibilité de la ration complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation des matières premières à cellulose facilement digestible par les animaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1980, Paris, France. pp.187-215</w:t>
+              <w:t xml:space="preserve">31. Réunion Annuelle de la FEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 8 p. (texte intégral)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886512v1</w:t>
+                <w:t xml:space="preserve">hal-01885391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations de la teneur en composants de la paroi végétale pour des mélanges alimentaires de même valeur nutritive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Influence de la composition glucidique de l'aliment concentré sur sa valeur d'encombrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Réunion Annuelle de la FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 12 p</w:t>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869879v1</w:t>
+                <w:t xml:space="preserve">hal-01869876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes méthodes de prévision de la digestibilité de la ration complète</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problèmes posés par la prévision de la valeur énergétique des matières premières à cellulose facilement digestible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Réunion Annuelle de la FEZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Sep 1980, Munich, Allemagne. 8 p. (texte intégral)</w:t>
+              <w:t xml:space="preserve">L'utilisation des matières premières à cellulose facilement digestible par les animaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1980, Paris, France. pp.187-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885391v1</w:t>
+                <w:t xml:space="preserve">hal-01886512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cellulose et l'encombrement de la ration du chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33380,64 +33380,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la composition de la membrane végétale de l'aliment concentré sur la digestibilité de la paroi par la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l'AFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1979, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33475,64 +33475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination semi-automatique des constituants membranaires des aliments concentrés par la méthode de Van SOEST (N3.5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Réunion annuelle de la FEZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1979, Harrogate, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33557,90 +33557,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres sanguins permettant d'apprécier l'état nutritionnel de la chèvre en gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Orellana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33835,90 +33835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
@@ -33986,51 +33986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loncke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Publication - European Association for Animal Production (EAAP), 138, pp.405-406, 2019, Publication - European Association for Animal Production (EAAP). </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
@@ -34058,295 +34058,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling variations in partition of carbon balance in lactating ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, pp.171, 2018, 24èmes Rencontres Recherches Ruminants</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737361v1</w:t>
+                <w:t xml:space="preserve">hal-02736235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des rations à base de foin séché en grange par les chèvres laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drinking behaviour of lactating Saanen and Alpine goats under mild water and heat stress episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina S. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 9 (3), pp.738, Advances in Animal Biosciences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736235v1</w:t>
+                <w:t xml:space="preserve">hal-02376907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods of milk fatty acids composition to detect SARA (subacute rumen acidosis) in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Toral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Toral</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilar Frutos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Hervás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. DairyCare Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salonique, Greece. pp.21, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34384,203 +34397,190 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest and limits of two methods to characterize the individual variability in feeding behaviour of barn-dried hay measured continuously in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Advances in Animal Biosciences, 9 (3), pp.436, 2018, Advances in Animal Biosciences. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drinking behaviour of lactating Saanen and Alpine goats under mild water and heat stress episodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+                <w:t xml:space="preserve">Modelling variations in partition of carbon balance in lactating ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 9 (3), pp.738, Advances in Animal Biosciences. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Advances in Animal Biosciences, 9 (3), pp.644, 2018, Proceedings of the 10th International Symposium on the Nutrition of Herbivores. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376907v1</w:t>
+                <w:t xml:space="preserve">hal-02737361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping intake rate in dairy goats, a repeatable trait which can be measured automatically</w:t>
               </w:r>
@@ -34674,103 +34674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of rumen acidosis and intake behavior of dairy goats submitted to a dietary acidogenic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Caja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Anuual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. 2017</w:t>
@@ -34799,103 +34799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake prediction and energy requirements for lactating dairy small ruminants: Comparison of systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Cannas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bocquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting ADSA-ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. 2017</w:t>
@@ -34918,286 +34918,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability between individuals in rumen fermentation measures influences responses to an abrupt change in feeding</w:t>
+                <w:t xml:space="preserve">Feeding behaviour in dairy goats, a repeatable trait which can be measured automatically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016, 10th INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
+              <w:t xml:space="preserve">4. DairyCare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. 2016, Procceedings of the Fourth DairyCare Conference. Lifelong Sensing of Health and Welfare and Big Data and the Internet of Things</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367297v1</w:t>
+                <w:t xml:space="preserve">hal-01560689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour in dairy goats, a repeatable trait which can be measured automatically</w:t>
+                <w:t xml:space="preserve">Variability between individuals in rumen fermentation measures influences responses to an abrupt change in feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Caja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. DairyCare Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lisbonne, Portugal. 2016, Procceedings of the Fourth DairyCare Conference. Lifelong Sensing of Health and Welfare and Big Data and the Internet of Things</w:t>
+              <w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016, 10th INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560689v1</w:t>
+                <w:t xml:space="preserve">hal-01367297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting ruminal pH dynamics by linking microbial metabolism and the host: a theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. INRA-Rowett symposium on gut microbiology “Twenty years and counting”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35222,90 +35222,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des paramètres fermentaires obtenus par sonde œsophagienne et par canule ruminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35343,90 +35343,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lameness in cows affects daily feeding time but not rumination time as characterized from sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivi Morkore Thorup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Konka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35481,51 +35481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du nouveau concept azoté (Balance Protéique du Rumen ou BalProRu) pour prédire les flux d’excrétion d’azote urinaire chez la chèvre laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
@@ -35576,64 +35576,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a mechanistic model simulating in vitro gas production and ammonia evolution for a variety of feedstuffs fed to ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. , 2014, 8th International Workshop on Modelling Nutrient Digestion and Utilisation in Farm Animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35658,51 +35658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding forages on enteric methane emissions from ruminants: a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35710,51 +35710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Canberra, Australia. Proceedings of the Australian Society of Animal Production, 30, 2014, Proceedings of the Australian Society of Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35792,77 +35792,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du comportement d'ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35913,77 +35913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification de l'activité masticatoire par le pourcentage de concentrés chez la chèvre en lactation. Conséquences sur les paramètres ruminaux et plasmatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36060,51 +36060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36185,51 +36185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faecal near infrared reflectance spectroscopy to assess diet quality in tropical and temperate grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36293,77 +36293,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficulties encountered in modeling CH4 output by ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 130 p., 2012, International Symposium on Emission of Gas and Dust from Livestock</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36388,64 +36388,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits in modelling CH4 production from principles of stoechiometry of rumen fermentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Serment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36483,51 +36483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations du bilan carbone des ruminants d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -36565,103 +36565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of live yeasts on rumen bacterial diversity in lactating goats fed a high concentrate diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Pierre Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome. Functionality, Interaction with Host anf Impact on the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. INRA, Clermont-Ferrand, 2008, 6th INRA-RRI Symposium Gut Microbiome</w:t>
@@ -36716,77 +36716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraze Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Paris, France. Rencontres autour des Recherches sur les Ruminants, 1999, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36912,103 +36912,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulinkilia - Fiches et tables de valeurs nutritionnelles des aliments et fourrages tropicaux destinés aux animaux d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thiollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 2e ed., 547 p., 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -37065,51 +37065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1 p., 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37271,604 +37271,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travaux dirigés : Rationnement bovins viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Des Sciences Animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">39 p., 1998</w:t>
+              <w:t xml:space="preserve">17 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834363v1</w:t>
+                <w:t xml:space="preserve">hal-02834347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux dirigés : Rationnement bovins viande</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévision de la valeur nutritive des aliments des principales espèces animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Des Sciences Animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">17 p., 1998</w:t>
+              <w:t xml:space="preserve">41 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834347v1</w:t>
+                <w:t xml:space="preserve">hal-02839524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision de la valeur nutritive des aliments des principales espèces animales</w:t>
+                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Des Sciences Animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">41 p., 1998</w:t>
+              <w:t xml:space="preserve">48 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02839524v1</w:t>
+                <w:t xml:space="preserve">hal-02837518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques méthodes expérimentales d'estimation de la valeur des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Des Sciences Animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">48 p., 1998</w:t>
+              <w:t xml:space="preserve">25 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837518v1</w:t>
+                <w:t xml:space="preserve">hal-02834362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques méthodes expérimentales d'estimation de la valeur des aliments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Département Des Sciences Animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 p., 1998</w:t>
+              <w:t xml:space="preserve">39 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834362v1</w:t>
+                <w:t xml:space="preserve">hal-02834363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la valeur nutritive des aliments</w:t>
+                <w:t xml:space="preserve">Quantification de la production de méthane par les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">8 p., 1996</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tregaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">50 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838804v1</w:t>
+                <w:t xml:space="preserve">hal-02834354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la production de méthane par les ruminants</w:t>
+                <w:t xml:space="preserve">Prévision de la valeur nutritive des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8 p., 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tregaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02834354v1</w:t>
+                <w:t xml:space="preserve">hal-02838804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux dirigés : rationnement bovins viande</w:t>
               </w:r>
@@ -38135,696 +38135,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques méthodes expérimentales d'estimation de la valeur des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">39 p., 1994</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843288v1</w:t>
+                <w:t xml:space="preserve">hal-02848454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rumen : un biofermenteur naturel</w:t>
+                <w:t xml:space="preserve">Travaux dirigés : rationnement bovins viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">40 p., 1994</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">25 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848673v1</w:t>
+                <w:t xml:space="preserve">hal-02843285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux dirigés : rationnement bovins viande</w:t>
+                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">25 p., 1994</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843285v1</w:t>
+                <w:t xml:space="preserve">hal-02850084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origine moléculaire de la dégradabilité enzymatique de lignocelluloses : cas d'une paille de céréale soumise à l'hydrolyse alcaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Mouranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">40 p., 1994</w:t>
+              <w:t xml:space="preserve">9 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02850084v1</w:t>
+                <w:t xml:space="preserve">hal-02843284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques méthodes expérimentales d'estimation de la valeur des aliments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+                <w:t xml:space="preserve">Prévision de la valeur nutritive des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">26 p., 1994</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848454v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine moléculaire de la dégradabilité enzymatique de lignocelluloses : cas d'une paille de céréale soumise à l'hydrolyse alcaline</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des systèmes d'unités d'alimentation chez le ruminant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">12 p., 1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02843284v1</w:t>
+                <w:t xml:space="preserve">hal-02843286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la valeur nutritive des aliments</w:t>
+                <w:t xml:space="preserve">Le rumen : un biofermenteur naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">5 p., 1994</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02852325v1</w:t>
+                <w:t xml:space="preserve">hal-02848673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des systèmes d'unités d'alimentation chez le ruminant</w:t>
+                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">12 p., 1994</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843286v1</w:t>
+                <w:t xml:space="preserve">hal-02843288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiologie du rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">41 p., 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38836,278 +38836,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets d'une levure probiotique chez le ruminant en lactation. Interaction avec le niveau azote de la ration</w:t>
+                <w:t xml:space="preserve">Etude de l'impact du degre d'harmonisation des vitesses de degradation des glucides et de l'azote des aliments composes sur leur fermentation in vitro (Rusitec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Ternois</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Eddine Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Catala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849267v1</w:t>
+                <w:t xml:space="preserve">hal-02846678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banque de donnees chevres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact du degre d'harmonisation des vitesses de degradation des glucides et de l'azote des aliments composes sur leur fermentation in vitro (Rusitec)</w:t>
+                <w:t xml:space="preserve">Etude des effets d'une levure probiotique chez le ruminant en lactation. Interaction avec le niveau azote de la ration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bezault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">15 p., 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Catala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02846678v1</w:t>
+                <w:t xml:space="preserve">hal-02849267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
               </w:r>
@@ -39211,350 +39211,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationnement des bovins a viande (application du logiciel Inration)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presentation de quelques methodes utilisees en recherche animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">25 p., 1991</w:t>
+              <w:t xml:space="preserve">19 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02847067v1</w:t>
+                <w:t xml:space="preserve">hal-02846815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation de quelques methodes utilisees en recherche animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rationnement des bovins a viande (application du logiciel Inration)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">19 p., 1991</w:t>
+              <w:t xml:space="preserve">25 p., 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846815v1</w:t>
+                <w:t xml:space="preserve">hal-02847067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
+                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INA-PG, 39 p., 1990</w:t>
+              <w:t xml:space="preserve">INA-PG, 49 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02849113v1</w:t>
+                <w:t xml:space="preserve">hal-02843256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des produits lignocellulosiques</w:t>
+                <w:t xml:space="preserve">Presentation de quelques methodes utilisees en recherche animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INA-PG, 49 p., 1990</w:t>
+              <w:t xml:space="preserve">INA PG, 19 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843256v1</w:t>
+                <w:t xml:space="preserve">hal-02843255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation de quelques methodes utilisees en recherche animale</w:t>
+                <w:t xml:space="preserve">L'eau en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INA PG, 19 p., 1990</w:t>
+              <w:t xml:space="preserve">INA-PG, 39 p., 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843255v1</w:t>
+                <w:t xml:space="preserve">hal-02849113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -39572,64 +39572,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild amaranth (Amaranthus graecizans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39680,90 +39680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foxtail amaranth (Amaranthus caudatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -39801,64 +39801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andropogon (Andropogon canaliculatus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39903,1535 +39903,1535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poro (Erythrina poeppigiana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Huizache (Acacia farnesiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia. Animal Feed Resources Information System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Feedipedia. Animal Feed Resources Information System</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473697v1</w:t>
+                <w:t xml:space="preserve">hal-04476281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huizache (Acacia farnesiana)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Poro (Erythrina poeppigiana)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia. Animal Feed Resources Information System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Feedipedia. Animal Feed Resources Information System</w:t>
+              <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476281v1</w:t>
+                <w:t xml:space="preserve">hal-02473697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Golden millet (Setaria sphacelata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thiollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">Feedipedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791369v1</w:t>
+                <w:t xml:space="preserve">hal-01840962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive welfare and rumen acidosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.213-218, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928215v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Meschy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-167, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928219v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteric methane emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dairy and growing goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Academic Publishers, pp.209-212, 2018, 978-90-8686-292-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-374, 2018, 978-90-8686-292-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01840949v1</w:t>
+                <w:t xml:space="preserve">hal-01869888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être digestif et acidose ruminale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Émissions de méthane entérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation des Ruminants, INRA 2018. Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-256, 2018, 9782759228676</w:t>
+              <w:t xml:space="preserve">, pp.243-247, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193903v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golden millet (Setaria sphacelata)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Tran</w:t>
+                <w:t xml:space="preserve">Caprins en lactation et en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedipedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alimentation des Ruminants, INRA 2018. Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.399-441, 2018, 9782759228676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01840962v1</w:t>
+                <w:t xml:space="preserve">hal-02193904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins en minéraux, en vitamines et en eau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
+                <w:t xml:space="preserve">Bien-être digestif et acidose ruminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Meschy</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+              <w:t xml:space="preserve">Alimentation des Ruminants, INRA 2018. Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-167, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">, pp.249-256, 2018, 9782759228676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790669v1</w:t>
+                <w:t xml:space="preserve">hal-02193903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals, vitamins and water supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Minerals, vitamins and water requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meschy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.79-88, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.139-147, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928231v1</w:t>
+                <w:t xml:space="preserve">hal-02928219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy and growing goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Digestive welfare and rumen acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.339-374, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.213-218, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869888v1</w:t>
+                <w:t xml:space="preserve">hal-02928215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de méthane entérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Les apports en minéraux, en vitamines et en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.243-247, 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">, pp.85-96, 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787464v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caprins en lactation et en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Enteric methane emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation des Ruminants, INRA 2018. Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliment</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Publishers, pp.209-212, 2018, 978-90-8686-292-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-292-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193904v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German grass (Echinochloa polystachya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41495,90 +41495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seaweeds (marine macroalgae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41616,64 +41616,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elephant grass (Pennisetum purpureum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41724,64 +41724,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexican sunflower (Tithonia diversifolia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41832,64 +41832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant reed (Arundo donax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41934,1629 +41934,1629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silkworm pupae meal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Pineapple by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173618v1</w:t>
+                <w:t xml:space="preserve">hal-01173613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saltbush (Salvadora persica)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the welfare of dairy goats: Feeding behaviour identifies goats at risk of subacute rumen acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feedipedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Enhancing animal welfare and famer income through strategic animal feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 100 p., 2013, FAO Animal Production and Health Paper, 978-92-5-107452-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173614v1</w:t>
+                <w:t xml:space="preserve">hal-01173581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea forage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Spear grass (Heteropogon contortus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173608v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum by-products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Red clover (Trifolium pratense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2013</w:t>
+              <w:t xml:space="preserve">, Inra - Cirad - AFZ - FAO, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173619v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pineapple by-products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sewan grass (Lasiurus scindicus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173613v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the welfare of dairy goats: Feeding behaviour identifies goats at risk of subacute rumen acidosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saltbush (Salvadora persica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enhancing animal welfare and famer income through strategic animal feeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Feedipedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAO</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01173581v1</w:t>
+                <w:t xml:space="preserve">hal-01173614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spear grass (Heteropogon contortus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sorghum by-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173621v1</w:t>
+                <w:t xml:space="preserve">hal-01173619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red clover (Trifolium pratense)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Pea forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Inra - Cirad - AFZ - FAO, 2013</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359650v1</w:t>
+                <w:t xml:space="preserve">hal-01173608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewan grass (Lasiurus scindicus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Silkworm pupae meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173616v1</w:t>
+                <w:t xml:space="preserve">hal-01173618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perennial soybean (Neonotonia wightii)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">St Augustine grass (Stenotaphrum secundatum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173610v1</w:t>
+                <w:t xml:space="preserve">hal-01173622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">St Augustine grass (Stenotaphrum secundatum)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Perennial soybean (Neonotonia wightii)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173622v1</w:t>
+                <w:t xml:space="preserve">hal-01173610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scrobic (Paspalum scrobiculatum) forage and grain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sorghum forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173615v1</w:t>
+                <w:t xml:space="preserve">hal-01173620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum forage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Scrobic (Paspalum scrobiculatum) forage and grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173620v1</w:t>
+                <w:t xml:space="preserve">hal-01173615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sicklebush (Dichrostachys cinerea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Phasey bean (Macroptilium lathyroides)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173617v1</w:t>
+                <w:t xml:space="preserve">hal-01173612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasey bean (Macroptilium lathyroides)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sicklebush (Dichrostachys cinerea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173612v1</w:t>
+                <w:t xml:space="preserve">hal-01173617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persian clover (Trifolium resupinatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43620,77 +43620,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling within-day variability in feeding behaviour in relation to rumen pH: application to dairy goats receiving an acidogenic diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desnoyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling nutrient digestion and utilization in farm animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publisher, 2011, 978-90-8686-156-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
@@ -43724,77 +43724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation des caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meschy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation des bovins, ovins et caprins : Besoins des animaux - Valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2007, 978-2-7592-0020-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43819,51 +43819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertes fécales et digestibilité des aliments et des rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Demarquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chenost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43908,536 +43908,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry matter intake of adult goats</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water metabolism and intake in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Gihad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 46, Pudoc, 1991, Publication - European Association for Animal Production (EAAP), 90-220-1009-0</w:t>
+              <w:t xml:space="preserve">, 46, PUDOC, 1991, Publication - European Association for Animal Production (EAAP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02843306v1</w:t>
+                <w:t xml:space="preserve">hal-01869869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water metabolism and intake in goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of feeding on goat milk composition and technological characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, PUDOC, 1991, Publication - European Association for Animal Production (EAAP)</w:t>
+              <w:t xml:space="preserve">Goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pudoc Wageningen, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869869v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feeding on goat milk composition and technological characteristics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation and utilization of concentrates in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pudoc Wageningen, 1991</w:t>
+              <w:t xml:space="preserve">Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Pudoc, 1991, Publication - European Association for Animal Production (EAAP), 90-220-1009-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852119v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02851576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and utilization of concentrates in goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding behaviour of goats at the trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, Pudoc, 1991, Publication - European Association for Animal Production (EAAP), 90-220-1009-0</w:t>
+              <w:t xml:space="preserve">Goat nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pudoc Wageningen, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02851576v1</w:t>
+                <w:t xml:space="preserve">hal-02850092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding behaviour of goats at the trough</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry matter intake of adult goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goat nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pudoc Wageningen, 1991</w:t>
+              <w:t xml:space="preserve">Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Pudoc, 1991, Publication - European Association for Animal Production (EAAP), 90-220-1009-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850092v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological basis of ruminant diet conception and formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44475,51 +44475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straw digestibility calculation and digestive interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44583,51 +44583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morand-Fehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Broqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -44766,90 +44766,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filtering algorithm for accurate determination of feed intake dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B L Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -45102,103 +45102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’herbe : un atout pour améliorer l’autonomie des systèmes d’élevages caprins du Grand Ouest et produire des fromages sous signes de qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2016, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -45237,77 +45237,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'un additif limitant l'acidose chez la chèvre en lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -45690,77 +45690,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of the by-products degradation in the rumen, consequences for feed formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -45964,51 +45964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029920000060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4IEOEI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37Q6JMS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder P.S. Makkar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.09.018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPXH9KJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Morkore Thorup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2016.00037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.09.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14372" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN1461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.08.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34B60TWL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2011.24.5.3276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.07.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5KJ5KS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dragomir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002656" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173498v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dvash" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Ungar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PZS3H9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auguste Crispin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimbault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bezault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lemaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ternois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889092v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Najar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703645v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Najar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mu&#241;oz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Munoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Leboute" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hervieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699712v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Francois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888770v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rigault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-8401(91)90026-O" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DP3N1C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aufrere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713496v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899341v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899330v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeantet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899354v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meuret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899338v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726070v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laplace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19890094" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hakim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727668v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719938v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898586v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888526v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dorleans" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723568v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888593v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thivend" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Journaix" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888607v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722976v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journaix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hervieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888460v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898426v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898405v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delacour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898406v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722983v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19850107" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888362v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888436v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Bellut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Castagna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19840301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869873v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castagna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19830206" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888140v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869870v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19820205" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19800106" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00887944v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00887929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840940v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840941v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lila" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19790401" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805044v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030794v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253082v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Erhard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253081v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737664v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262215v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840976v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Castro-Costa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Caja" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830338v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508149v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560687v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560690v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508151v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173639v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466962v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561336v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019081v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747194v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019085v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019084v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359652v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2012-505" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019076v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842092v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173606v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173514v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173527v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173594v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173591v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842090v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173602v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886520v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886519v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rapetti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levana Dvash" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ungar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757805v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757090v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752599v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758625v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764165v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758578v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758597v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V.D. P. V. Andrade" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pierres" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762911v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758676v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Dorleans" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761145v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758652v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758653v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764388v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761113v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cengik" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763952v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764607v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768756v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sanz Sampelayo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Fedele" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Frileux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767146v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770337v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarnot" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770439v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769000v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764699v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769172v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Deschault de Monredon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giboulot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769472v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764594v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767343v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768038v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Landau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766845v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abijaoud&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Prado" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764640v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764711v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767906v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766923v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885405v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19940577" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777112v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772035v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Munoz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Leboute" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779108v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772026v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775993v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774946v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772056v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772061v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777247v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777519v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775033v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778637v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772084v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreans" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772057v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888274v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772053v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774600v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888276v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774493v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888267v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888268v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeantet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781410v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782193v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782774v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hakim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783545v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781259v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781440v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885403v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888272v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hakim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888275v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783183v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782741v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888277v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783151v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888273v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886505v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781434v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886504v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886510v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886506v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886503v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoden" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888271v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886501v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886509v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869895v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886500v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885396v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885397v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781927v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886507v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885395v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885394v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869891v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886508v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886511v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781510v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781509v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886514v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885393v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886516v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Simiane" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huguet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869876v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886512v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869879v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885391v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869890v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842088v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842093v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842095v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orellana" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696135v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Charef-Mansouri" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737361v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840977v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871470v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840974v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840970v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367297v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351516v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742333v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466967v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744108v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359658v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356568v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369356v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359653v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173590v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886513v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830391v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839565v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839564v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834363v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Des Sciences Animales" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834347v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839524v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837518v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834362v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838804v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834354v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839290v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834353v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843316v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843288v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848673v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843285v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850084v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848454v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843284v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mouranche" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852325v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843286v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843287v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849267v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846923v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843275v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843274v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846815v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849113v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843256v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843255v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476280v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476278v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476266v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473697v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476281v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928215v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840949v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193903v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840962v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/381" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869888v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/428819.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787464v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193904v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840961v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/449" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359141v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359140v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359651v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359139v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173618v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173614v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173608v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173619v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173613v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173621v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359650v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173616v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173610v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173622v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173615v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173620v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173617v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173612v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173611v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173425v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850450v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenost" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843306v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869869v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Gihad" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852119v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Daccord" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851576v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850092v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owen" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847914v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856952v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856855v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broqua" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869887v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376682v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376679v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789107v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805586v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869893v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869894v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855008v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786499v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855138v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107152" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561639v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruiz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2021.100003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03439283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Nielsen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100265" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662764v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bluet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5354" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132771v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Delattre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77353-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02382861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002817" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022029920000060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina S. Jaber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady K. Hamadeh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.04.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS73WGQ8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefrileux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/4IEOEI" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.08.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349548v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2016.07.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder P.S. Makkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.09.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPXH9KJX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Morkore Thorup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2016.00037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37Q6JMS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraze Maaroufi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.09.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57937" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie K. Barbour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir R. Abi-Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle Chedid" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09712119.2014.888001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14372" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.90" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jaber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi. K. Hamadeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2013-188" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN1461" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.08.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-34B60TWL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000065v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2012.02.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73JZR948-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019439v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte-Broux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2012.02.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MGZB85Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3461" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000921v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2011.24.5.3276" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-4041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Komara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Marnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.08.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-053Q7SKJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1784" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.09.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28HPTCHD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173494v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1414" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173496v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173488v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.04.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DXF6D9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2009.07.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5KJ5KS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800315" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rapetti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dvash" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Ungar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PZS3H9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dragomir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michalet-Doreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002656" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869864v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670693v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Pierres" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morand-Fehr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682808v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-8401(01)00330-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXB78CPH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683837v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698519v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695912v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maaroufi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Auguste Crispin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690338v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686853v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bezault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bertin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699681v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raimbault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Najar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poncet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demarquilly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713943v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Najar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889138v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mu&#241;oz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bezault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lemaire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ternois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Munoz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em Leboute" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hervieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712046v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Francois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699712v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888770v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rigault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Fran&#231;ois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888771v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711272v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hervieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-8401(91)90026-O" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17DP3N1C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699580v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899330v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeantet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meuret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888725v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895900v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aufrere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726070v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laplace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darcy Vrillon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN19890094" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898736v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899021v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ternois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hakim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888526v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dorleans" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727328v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888518v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thivend" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Journaix" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888594v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888607v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Darcy-Vrillon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duby" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722976v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thivend" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Journaix" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719938v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hervieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dorl&#233;ans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898405v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delacour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertrand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888460v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869866v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869884v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19850107" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888362v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888436v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brun-Bellut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanchart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869875v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airton Castagna" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19840301" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869873v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Castagna" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888211v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869874v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19830206" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888140v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869870v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19820205" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00887944v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02732425v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19800106" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840940v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840941v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lila" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19790401" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00887929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lila" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193811v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248219v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.031" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04248248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.04.027" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805044v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030794v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253056v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-918-3" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253082v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans W Erhard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253081v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166464v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bossis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193905v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Stanislao Atzori" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Cannas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masoero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Kettle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ruiz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Williams" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Moate" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376855v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737664v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376877v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485501v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470019000025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253042v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840975v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04262215v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830338v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193906v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840976v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Castro-Costa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Caja" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508149v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508162v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560692v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560690v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560687v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740951v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560691v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356573v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508151v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508166v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561138v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rigalma," TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desnoyers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744747v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561717v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hassoun" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561336v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508161v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173665v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536015v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jaber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamadeh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001427v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina L. Jaber" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie E. Barbour" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Sa&#239;d" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabelle M. Chedid" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019085v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019084v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359652v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/cjas2012-505" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019081v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747194v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001423v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019076v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842092v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173606v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173596v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chuffard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173630v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173597v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01561116v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173592v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173572v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173564v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173594v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meschy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173591v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173527v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173514v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842090v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173476v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173602v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173434v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173426v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886520v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886519v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Landau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rapetti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levana Dvash" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ungar" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754292v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757606v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750479v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757090v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Assoumaya" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752599v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758066v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757805v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764165v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758625v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758578v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760209v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Martin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758597v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758611v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacif Rihani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sos-Dahbi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraka" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia V.D. P. V. Andrade" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pierres" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762911v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761790v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758676v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Dorleans" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761145v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759916v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758653v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758652v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764388v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poissonnet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761995v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouzeau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761113v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cengik" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roussel" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763952v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Melcion" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bontems" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758651v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758645v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dupas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764607v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764554v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768756v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sanz Sampelayo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.V. Fedele" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Frileux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eknaes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767146v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768068v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jousse" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770337v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarnot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muller" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764639v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764637v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770439v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769000v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764699v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769172v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Deschault de Monredon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giboulot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guibert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766798v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769472v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764594v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brun-Bellut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768038v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Landau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766845v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Abijaoud&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Prado" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764640v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767145v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767343v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767906v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764711v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766923v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemaire" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771361v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885405v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:19940577" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777112v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772026v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779108v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772035v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Munoz" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Leboute" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775993v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772056v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774946v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777519v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775033v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778637v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772084v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreans" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772057v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772061v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777247v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772053v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774600v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888276v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774493v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meuret" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888268v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jeantet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888267v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Najar" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888274v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782193v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782774v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Hakim" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783545v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781410v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781259v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781440v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885403v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888272v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Hakim" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888275v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783183v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888277v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783151v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782741v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888273v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781434v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoden" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886504v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886510v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886506v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888271v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886503v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hoden" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886501v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886505v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869895v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derrien" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886507v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886500v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885396v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885397v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885392v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781927v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885395v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885394v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886508v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869891v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886509v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781509v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781510v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886514v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885393v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886516v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Simiane" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Huguet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869879v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885391v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869876v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886512v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869890v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842088v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842093v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842095v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orellana" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696135v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Charef-Mansouri" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473700v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loncke" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736235v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02376907v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840977v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871470v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737361v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473688v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://om.ciheam.org/option.php?IDOM=1034" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840974v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840970v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560689v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367297v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351516v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742333v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466967v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744108v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359658v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356568v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745760v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744752v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Ruesche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2013.org" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594907v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fernandez Pierna" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dardenne" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369356v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359653v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173590v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173601v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888266v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886513v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05293337v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5704543715167085E12" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830391v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839565v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839564v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834347v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Des Sciences Animales" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839524v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837518v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834362v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834363v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834354v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838804v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834484v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839290v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834353v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843316v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848454v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843285v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850084v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843284v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mouranche" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852325v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843286v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848673v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843288v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843287v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846678v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Eddine Oueslati" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catala" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846923v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849267v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843275v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843274v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846815v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847067v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843256v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843255v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849113v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476280v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476278v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476266v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04476281v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473697v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840962v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/381" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928231v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790669v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869888v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/428819.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787464v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193904v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193903v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928219v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928215v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791369v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840949v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-292-4" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840961v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/449" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359141v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359140v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359651v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359139v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173613v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173581v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173621v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359650v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173616v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173614v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173619v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173608v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173618v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173622v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173610v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173620v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173615v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173612v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173617v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173611v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173548v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-712-7_13" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173425v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850450v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chenost" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869869v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Gihad" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852119v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Daccord" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851576v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850092v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Owen" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843306v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847914v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856952v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856855v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Broqua" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869887v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959928v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dhumez" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Nielsen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376682v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376679v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789107v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604896v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805586v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869893v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869894v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855008v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786499v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855138v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>