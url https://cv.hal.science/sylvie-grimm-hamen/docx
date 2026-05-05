--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -162,957 +162,1053 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Schrott, poète érudit et rêveur de sciences</w:t>
+                <w:t xml:space="preserve">Ecriture littéraire, écriture savante: la mise en scène de la science par Raoul Schrott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 97, 2025</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2025, 97 (97), pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160d5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394872v1</w:t>
+                <w:t xml:space="preserve">hal-05394947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingeborg Bachmann, ‘poétesse érudite’ ou les masques de la plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ae9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Austria restituta. Une identité réinventée : reconstruction et déni en Autriche de 1945 à 1994.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civitas Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dossier spécial. Mémoires et identités. Entre construction et déconstruction., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.048.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les retraductions de &amp;quot;Schachnovelle&amp;quot; de Stefan Zweig en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Cagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lacheny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l’Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.245-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le baromètre de l’âme : émotions et couleurs du temps dans l’œuvre de jeunesse de Thomas Mann (1893-1912)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.31-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.3645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si loin, et pourtant si près : décentrement et centralité contrariée dans l’œuvre de Raoul Schrott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'Autriche, entre centre(s) et marges, 81, pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire &amp;quot;comme sur un socle carbonisé de maçonnerie&amp;quot;: Raoul Schrott et l'expérience archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.136-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poésie sous le signe d'Hermès : Hotels (1995) de Raoul Schrott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp.461-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cités mythiques à l’épreuve du réel dans Hotels (1995) de Raoul Schrott [= Mythische Städte im Spiegel ihrer Wirklichkeit in Raoul Schrotts Hotels]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, HS 7, pp.125-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rg.1900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecriture littéraire, écriture savante: la mise en scène de la science par Raoul Schrott</w:t>
+                <w:t xml:space="preserve">Raoul Schrott, poète érudit et rêveur de sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 97, pp.105-123</w:t>
-[...579 lines deleted...]
-                <w:t xml:space="preserve">hal-05257812v1</w:t>
+              <w:t xml:space="preserve">, 97 (97), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160ct⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Schrott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des échanges culturels Autriche-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire Border Studies : Rhizome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossaire Border Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1122,1077 +1218,1077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imaginaire des éléments dans la poésie de Sarah Kirsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun, Maryse Staiber (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’œuvre poétique de Sarah Kirsch. Subjectivité, nature, politique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, De L'Allemand, 978-2-343-23597-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voix de femmes</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Arlaud; Marc Lacheny; Jacques Lajarrige; Eric Leroy du Cardonnoy. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer‎ : </w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 9, Frank &amp; Timme, 2019, Forum : Österreich, 978-3-7329-0529-4</w:t>
+              <w:t xml:space="preserve">Écrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782814305229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03526685v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Voix de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Arlaud; Marc Lacheny; Jacques Lajarrige; Eric Leroy du Cardonnoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9782814305229</w:t>
+              <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer‎ : </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Wand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Mansarde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Frank &amp; Timme, 2019, Forum : Österreich, 978-3-7329-0529-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559151v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03526685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poesure et peintre&amp;quot; (Kurt Schwitters) : Edward Hopper revisité par les poètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrivains et artistes : Entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-161, 2019, 978-2-8143-0522-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix de femmes : modalités et enjeux de l'écriture dans Die Wand et Die Mansarde de Marlen Haushofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Arlaud; Marc Lacheny; Jacques Lajarrige; Eric Leroy du Cardonnoy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dekonstruktion der symbolischen Ordnung bei Marlen Haushofer. Die Wand und Die Mansarde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Frank &amp;Timme, pp.111-126, 2019, Forum: Österreich, 978-3-7329-0529-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poesure et peintrie » (Kurt Schwitters) : Edward Hopper revisité par les poètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782814305229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoderers literarische Grenzszenarien oder das &amp;quot;Glückschrecken&amp;quot; im Nirgendwo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sieglinde Klettenhammer; Erika Wimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joseph Zoderer. Neue Perspektiven auf sein Werk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Studienverlag, pp.237-249, 2017, Edition Brenner-Forum, 978-3-7065-5580-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier l'infini dans un monde globalisé : quête érudite et invention poétique chez Raoul Schrott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Darras; Camille Jenn; Frédéric Teinturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme et le fond : Mélanges offerts à Alain Muzelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782374960401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmoderne Utopieentwürfe in Raoul Schrotts Tristan da Cunha (2003) und Christoph Ransmayrs Der fliegende Berg (2006)</w:t>
+                <w:t xml:space="preserve">L’art du fou ou les sortilèges de la poésie selon Raoul Schrott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gillian Pye; Sabine Strümper-Krobb. </w:t>
+              <w:t xml:space="preserve">Sylvie Grimm-Hamen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Germanistik in Ireland: Jahrbuch der / Yearbook of the German Studies Association of Ireland (the Yearbook)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9/2014, pp.57-73, 2014</w:t>
+              <w:t xml:space="preserve">Le poète saltimbanque. Avatars d’un mythe dans la poésie européenne des 19e et 20e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-216, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946686v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du fou ou les sortilèges de la poésie selon Raoul Schrott</w:t>
+                <w:t xml:space="preserve">Postmoderne Utopieentwürfe in Raoul Schrotts Tristan da Cunha (2003) und Christoph Ransmayrs Der fliegende Berg (2006)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sylvie Grimm-Hamen. </w:t>
+              <w:t xml:space="preserve">Gillian Pye; Sabine Strümper-Krobb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète saltimbanque. Avatars d’un mythe dans la poésie européenne des 19e et 20e siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-216, 2014</w:t>
+              <w:t xml:space="preserve">Germanistik in Ireland: Jahrbuch der / Yearbook of the German Studies Association of Ireland (the Yearbook)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9/2014, pp.57-73, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946646v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postmoderne Spielarten des Epischen im österreichischen Gegenwartsroman. Raoul Schrotts &amp;quot;Tristan da Cunha&amp;quot; und Christoph Ransmayrs &amp;quot;Der fliegende Berg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte KRAUSS; Urs URBAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das wiedergefundene Epos. Inhalte, Formen und Funktionen epischen Erzählend vom Beginn des 20. Jahrhunderts bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Münster: LIT Verlag, pp.109-130, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voie épique d’une voix féminine : Annette von Droste-Hülshoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Krauss; Thomas Mohnike. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auf der Suche nach dem verlorenen Epos. Ein populäres Genre des 19. Jahrhunderts. A la recherche d’une épopée perdue. Un genre populaire dans la littérature européenne du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Berlin, pp.49-70, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Schrotts Tristan da Cunha : Die Insel als Welt und Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna E. Wilkens; Patrick Ramponi; Helge Wendt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inseln und Archipele : Kulturelle Figuren des Insularen zwischen Isolation und Entgrenzung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript, pp.99-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2202,141 +2298,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traducteurs, passeurs culturels entre la France et l'Autriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Cagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lacheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Cagneau; Sylvie Grimm-Hamen; Marc Lacheny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agents des transferts culturels entre la France et l’Autriche aux XIXe et XXe siècles : le rôle des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Metz, France. 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank &amp; Timme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.268, 2020, Forum: Österreich, 978-3-7329-0525-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2346,343 +2442,343 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrivains et artistes : entre échanges et rivalités (XIXe, XXe et XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lacheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Muzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Grimm-Hamen; Alain Muzelle; Ingrid Lacheny. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Nancy - Editions Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.246, 2019, 9782814305229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte et la pioche. Raoul Schrott, poète « entre deux eaux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank &amp; Timme, 6, pp.312, 2018, Forum : Österreich, Jacques Lajarrige; Helga Mitterbauer, 978-3-7329-0419-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poète saltimbanque. Avatars d’un mythe dans la poésie européenne des 19e et 20e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.220, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Orient dans la culture allemande aux XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacqueline Grimm-Hamen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Nancy, 250 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2750,51 +2846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD81BFB2"/>
+    <w:nsid w:val="A8864189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2981,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-grimm-hamen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7862-0264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033154716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grimm-Hamen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.048.0101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3645" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257812v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.1900" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04945120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585420v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03526685v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100387530&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946646v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946675v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02316620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02309214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946596v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-grimm-hamen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7862-0264" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033154716" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394947v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacqueline Grimm-Hamen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160d5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05605395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grimm-Hamen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ae9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.048.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le N&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Cagneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lacheny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3645" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rg.1900" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160ct" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04945120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03585420v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04746938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacheny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100775870&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03526685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479193v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02559195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100387530&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02479154v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/suchbegriff/Forum%3A%20%C3%96sterreich/verlagsprogramm/irene-cagneausylvie-grimm-hamenmarc-lacheny-ed-les-traducteurs-passeurs-culturels-entre-la/backPID/suche.html?sword=Forum%253A%2520%25C3%2596sterreich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02316620v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02309214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>