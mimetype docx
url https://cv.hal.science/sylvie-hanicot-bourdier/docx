--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -283,453 +283,453 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El abandono infantil en el siglo 19 : ¿una violencia familiar? El caso cántabro a través de la restitución de niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.65-87, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUL, pp.251-263, 2025, Cultures et civilisations, série Mondes hispaniques, 978-2-38451-211-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII–XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genealogías feministas: en el hilo de la memoria. Conversaciones en curso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizas ante las mentes ilustradas vizcaínas del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TREA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.169-189, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.65-87, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.9-14, 2025, 978-2-38451-211-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La herencia familiar entre tradición y modernidad: fueros y sensibilidad familiar en Vizcaya, siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde y hacia el País Vasco y Navarra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, pp.1-14, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -754,51 +754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUL, pp.11-17, 2024, 2384510630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -817,203 +817,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Cádiz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-209, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDUL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-140, 2024, 2384510630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sentimiento familiar y transmisión patrimonial a la umbral de la muerte: el caso vizcaíno en el siglo XIX »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Autónoma de Aguascalientes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Por una nueva historia de la familia en México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-478, 2024</w:t>
@@ -1036,238 +1036,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sorcières basques dans la Biscaye des XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes en rupture(s), femmes en résistance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins de Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-144, 2023, 978-2-313-00652-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2023, Études pluridisciplinaires. Études de genre, 978-2-38451-049-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c03⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04451774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer y patrimonio: novias, esposas e hijas a la luz de los convenios matrimoniales de la Vizcaya del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: Historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les idées des Lumières et la prise en charge de l'enfance abandonnée biscayenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubén Cabal Tejada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Aller-retour" : las transferencias culturales entre España y Francia (siglos XIX-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions et économies rurales basques dans la Biscaye traditionnelle : la perpétuation de la maison familiale dans les ententes matrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio A. Bravo; Carlos Larrea Naranjo; Ramiro Ruales Parreño; Edith Liccioni de Rodriguez; Magda F. Cejas Martínez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -1490,157 +1490,157 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literatura ilustrada y beneficencia vizcaína, el caso de las Inclusas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Ares Cuba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los textos y sus contextos: "¿cui prodest?" : el arte como agitación social, la voz de los oprimidos en la literatura, el cine y la prensa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Andavira editora, pp.115-126, 2021</w:t>
+              <w:t xml:space="preserve">, Andavira editora, pp.115-126, 2021, 9788412465082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolor y lágrimas maternas o maternidades imposibles en el siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Élisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel</w:t>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel : [actes du colloque éponyme tenu les 28 et 29 novembre 2019 sur les Campus Lettres et Sciences Humaines de Nancy]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2021, 978-2-8143-0582-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03259083v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -1649,51 +1649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novias engañadas. El incumplimiento de la promesa matrimonial en los siglos XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margarita Torremocha Hernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencia familiar y doméstica ante los tribunales (siglos. XVI-XIX) : entre padres hijos y hermanos nadie meta las manos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1735,51 +1735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préjugés, humiliations et revendications des nourrices biscayennes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleins Feux sur les femmes (in)visibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.131-144, 2021, Collection VisMI, 978-2-8143-0597-7</w:t>
@@ -1808,51 +1808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1888,139 +1888,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El abandono de niños, ¿un acto de amor maternal? Prácticas y discursos femeninos ante el delito de exposición infantil en la Vizcaya de los siglos XIX y XX</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">El abandono de niños, ¿un acto de amor maternal ? Prácticas y discursos femeninos ante el delito de exposición infantil en la Vizcaya de los siglos XIX y XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ángela Muñoz Fernández; Jordi Luengo López. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creencias y disidencias. Experiencias políticas, sociales, culturales y religiosas en la historia de las mujeres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.649-664, 2019</w:t>
+              <w:t xml:space="preserve">, pp.649-664, 2020, 978-84-1369-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences maternelles, infanticides et abandons d’enfants devant les tribunaux biscayens des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences en famille : Histoire et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2062,51 +2066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres pecadoras ante los tribunales civiles vizcaínos de los siglos XVII, XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago Castillo; Jorge Uría González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociedades y Culturas : Actas del IX Congreso de Historia Social de España : Treinta años de la Asociación de Historia Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2148,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literatura e Historia: las brujas cántabras y vascas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fidel López Criado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El arte en un mundo en crisis : la literatura, el cine y la prensa como instrumentos de transformación social : estudios de comunicación social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andavira, pp.83-89, 2017, 9788484089841</w:t>
@@ -2221,77 +2225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2333,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur une déviance particulière : le crime d'infanticide dans la Biscaye du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universtaires de Lorraine-Presses universitaires de Nancy, pp.83-101, 2013, Le Monde luso-hispanophone, 978-2-8143-0165-8</w:t>
@@ -2406,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législation et justice civiles dans la Biscaye des XVIIIe et XIXe siècles : le cas des populations étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emprunts et transferts culturels : du monde luso-hispanophone vers l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.83-103, 2013, Monde luso-hispanophone, 2814301365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2475,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délit de concubinage dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.209-225, 2012, Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2544,51 +2548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et délits sexuels dans la province de Biscaye : le cas des ruptures de promesses de mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Roig Miranda; Marie Nelly Fouligny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles (Revue XVI-XVII,16), Presses Universitaires de Nancy, pp.35-54, 2011</w:t>
@@ -2617,51 +2621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de reproduction sociale : mariage et transmission du patrimoine dans la Biscaye rurale des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Individu et société : représentation, rapports, conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2699,51 +2703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us et coutumes au Pays basque espagnol : mariage et patrimoine dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes et traditions dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.87-103, 2010, Le monde luso-hispanophone, 2-8143-0038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2768,51 +2772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique testamentaire et circulation des richesses : gérer l’ici-bas et s’assurer l’au-delà dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations de la richesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe XVI-XVII, pp.167-190, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2837,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soldat napoléonien en Espagne : Mémoires et regards de l’officier polonais Stanislaw Broekere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.45-59, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2906,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission patrimoniale au XIXe siècle : entre histoire individuelle et mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.33-46, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,51 +2979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à la mort et à la famille des habitants de Bilbao au XIXème siècle, une identité culturelle en évolution. Étude du discours testamentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité culturelle dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.187-200, 2006, Monde luso-hispanophe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3070,264 +3074,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio internacional Estudios de las Mujeres y de Género : « Genealogías feministas: en el hilo de la memoria »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, Dec 2025, Grenade (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creencias populares, justicia local y orden social en la Vizcaya de la Modernidad tardía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Coloquio internacional de Historiografía europea y XIII jornadas de estudio sobre la modernidad clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Facultades de Humanidades, Departamento de Historia -CEHIS, Nov 2025, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recomposition des ménages à travers l’'adoption des enfants abandonnés en Biscaye au XIXe siècle : entre solidarités, tensions et contraintes institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société de Démographie Historique. La recomposition des familles et des menajes du Moyen-âge à nous jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Démographie Historique, Nov 2025, Auberviliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencias y violencias en las relaciones cotidianas: integración familiar y social de los expósitos vizcaínos del siglo XIX a través del prohijamiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resistencias y violencias en las sociedades atlánticas (siglos XVI-XX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valladolid (Espagne), Apr 2025, Valladolid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteridades femeninas: justicia, género y exclusión en la Vizcaya rural de los siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Religión et vie quotidienne en tierres hispanophones.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández, Oct 2025, Nancy, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3421,51 +3425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des âmes à sauver, des corps à protéger : les nourrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Soins des corps, soins des âmes. Soignants, médecines et religions en Occident, du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRULH, Université de Lorraine, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3490,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El abandono infantil en el siglo XIX: ¿una violencia familiar? El caso cántabro a través de los expedientes de restitución de niños</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Famille et violence dans le monde hispanophone : quand la famille n'est pas un havre de paix (XVI-XXI siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie HANICOT-BOURDIER; Margarita TORREMOCHA-HERNÁNDEZ, Apr 2024, Nancy, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3559,51 +3563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infancia abandonada cántabra: fondos provinciales y perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario interuniversitario: Violencias interpersonales de la Edad Moderna a la Contemporaneidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Filosofía y Letras, Universidad de Valladolid, Seminario Teófanes Egido, Jan 2024, Valladolid (Spain), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3628,51 +3632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Imigración y violencia cotidiana en Vizcaya a finales del Antiguo Régimen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans XIV Jornadas sobre marginación y asistencia social en la Historia : «  Justicia, violencia y conflicto en la Edad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de León (Espagne)., Oct 2024, Léon, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,195 +3695,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizas ante las mentes ilustradas del siglo XIX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMME ET TÉMOIGNAGE DE L’ANCIEN RÉGIME À L’ÉPOQUE CONTEMPORAINE (XVIe-XXe SIÈCLE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2024, Caen, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Voix féminines silencieuses : le cas des mères abandonneuses dans la province espagnole de Cantabrie du XIXe s. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Exclusion", laboratoires CRULH et LIS, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rachel Monteil, Mar 2024, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amancebadas ante la Justicia Vizcaína del siglo XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mujer ante la ley y la Justicia en la Edad Moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Saragosse, Oct 2023, Zarragoza, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3904,51 +3908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmisión patrimonial : derecho y prácticas en la Vizcaya del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transferts culturels et linguistiques (Pays basque espagnol-Navarre, XIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier-Bourdier; Florence Serrano, Sep 2023, Nancy, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3973,51 +3977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violencia sexual: el delito de estupro en la Vizcaya del siglo XVIII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Une histoire de la violence dans l’Espagne du XVIIIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier Paul Valery, Nov 2023, Montpellier, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4042,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La infancia desarraigada en tierras hispanohablantes : historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, Francia. pp.76-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4111,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discursos políticos e invisibilización de la orfandad en la Vizcaya del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Universidad Nacional de Chimborazo, Riobamba, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4180,51 +4184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cadix, Espagne, Nov 2022, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4243,195 +4247,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nodrizas y lactancia mercenaria en tierras vizcaínas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Ganarse la Vida. Trabajo y Género a Través de los Siglos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenade, Sep 2022, Grenade (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sentimiento familiar y transmisión patrimonial a la lumbre de la muerte: el caso vizcaíno en el siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7º Coloquio Internacional de Genealogía e Historia de la Familia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Aguascalientes, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economía femenina y sociedad vasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Coloquio Internacional de Historiografía Europea y XI Jornada de estudios sobre moderna clásica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4456,120 +4460,120 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrifice des bâtards dans la Biscaye traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’infanticide de l’Antiquité au milieu du XIXe siècle (Europe, Amériques coloniales et postcoloniales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Arras, France</w:t>
+              <w:t xml:space="preserve">, Pascal Hepner; Elena Taddia, May 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sombras y luces: los huérfanos vizcaínos de la teoría a la práctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Encuentro de la Ilustración al Romanticismo: Cádiz, América y Europa ante la Modernidad. «La invención de la infancia»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4594,51 +4598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujeres y patrimonio en Vizcaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Género e identidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier; Beatriz Onandia Ruiz, May 2018, Vitoria, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,51 +4667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épouses et patrimoine dans la Biscaye du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, culture et société dans les civilisations méditerranéennes d’hier à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saba Farès-Drappeau; Laurence Denooz, Mar 2008, Nancy, France. pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,51 +4768,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4882,51 +4886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde/hacia el País Vasco y Navarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Serrano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4983,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofelia Rey Castelao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ediciones Trea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t>
             </w:r>
           </w:p>
@@ -5054,51 +5058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5129,69 +5133,69 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge institutionnelle et juridique d’une dure réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Nancy - Presses Universitaires de Lorraine</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Nancy; Presses Universitaires de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.292, 2021, 978-2-8143-0599-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053732v1</w:t>
               </w:r>
             </w:hyperlink>
@@ -5200,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universtaires de Lorraine-Presses universitaires de Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.609, 2013, Le monde luso-hispanophone, 978-2-8143-0165-8</w:t>
             </w:r>
           </w:p>
@@ -5297,51 +5301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portugalete aux XVIIIe et XIXe siècles : contribution à une étude socio-démographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du septentrion, 2003, 9782729545567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5391,51 +5395,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizcaínos sin linaje: abandono, crianza y asistencia en Vizcaya entre 1798 y 1840</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.683-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5469,51 +5473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el altar y la cuna: vida cotidiana y trayectorias familiares en la Vizcaya del Antiguo Régimen. El caso portugalujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmo. Revista de historia bajomedieval y moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5547,51 +5551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerarios femeninos y delincuencia materna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio &amp; Crimen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mujer y delincuencia a través de la Historia, 17, pp.257-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5616,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensayo sobre la religiosidad de una comunidad vasca en los siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos Históricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5730,51 +5734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5799,51 +5803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,51 +5920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.349, 2021, 978-2-8143-0582-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6075,51 +6079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="093484DA"/>
+    <w:nsid w:val="3965A184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6223,51 +6227,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A0C838EB"/>
+    <w:nsid w:val="BAC97E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6375,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="908FA87C"/>
+    <w:nsid w:val="5A0F6C20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6608,51 +6612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>