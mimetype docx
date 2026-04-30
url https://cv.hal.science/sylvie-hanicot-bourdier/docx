--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sylvie hanicot-bourdier </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Professeure des universités(Catedrática de universidad)</w:t>
+        <w:t xml:space="preserve">Professeure des universités, 1ere classe(Catedrática de universidad)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -249,5769 +249,6058 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la sexualité devient une affaire de genre : justice, réputation et hiérarchies sociales dans la Biscaye du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Sociologie des sexualités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Sep 2026, Aubervilliers, Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normas, conflictos y estrategias familiares en la Vizcaya en la primera mitad del siglo XIX: la adaptación de la familia troncal a los cambios sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVII Seminari d’Història Econòmica i Social. Famílies: normes, conflictes i canvis socials (s. XIV-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de Girona, Jul 2026, Girona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normas conyugales, sexualidad y justicia local en la Vizcaya del Antiguo Régimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV Jornadas de Marginación y asistencia social en la Historia. Conflicto y violencia en la Península Ibérica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de León, May 2026, León, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio internacional Estudios de las Mujeres y de Género : « Genealogías feministas: en el hilo de la memoria »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, Dec 2025, Grenade (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creencias populares, justicia local y orden social en la Vizcaya de la Modernidad tardía</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI Coloquio internacional de Historiografía europea y XIII jornadas de estudio sobre la modernidad clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Facultades de Humanidades, Departamento de Historia -CEHIS, Nov 2025, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recomposition des ménages à travers l’'adoption des enfants abandonnés en Biscaye au XIXe siècle : entre solidarités, tensions et contraintes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société de Démographie Historique. La recomposition des familles et des menajes du Moyen-âge à nous jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Démographie Historique, Nov 2025, Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistencias y violencias en las relaciones cotidianas: integración familiar y social de los expósitos vizcaínos del siglo XIX a través del prohijamiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resistencias y violencias en las sociedades atlánticas (siglos XVI-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valladolid (Espagne), Apr 2025, Valladolid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alteridades femeninas: justicia, género y exclusión en la Vizcaya rural de los siglos XVIII y XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international Religión et vie quotidienne en tierres hispanophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández, Oct 2025, Nancy, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El abandono infantil en el siglo XIX: ¿una violencia familiar? El caso cántabro a través de los expedientes de restitución de niños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Famille et violence dans le monde hispanophone : quand la famille n'est pas un havre de paix (XVI-XXI siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie HANICOT-BOURDIER; Margarita TORREMOCHA-HERNÁNDEZ, Apr 2024, Nancy, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des âmes à sauver, des corps à protéger : les nourrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Soins des corps, soins des âmes. Soignants, médecines et religions en Occident, du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRULH, Université de Lorraine, Nov 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Imigración y violencia cotidiana en Vizcaya a finales del Antiguo Régimen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans XIV Jornadas sobre marginación y asistencia social en la Historia : «  Justicia, violencia y conflicto en la Edad »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de León (Espagne)., Oct 2024, Léon, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infancia abandonada cántabra: fondos provinciales y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario: Violencias interpersonales de la Edad Moderna a la Contemporaneidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Filosofía y Letras, Universidad de Valladolid, Seminario Teófanes Egido, Jan 2024, Valladolid (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizasante las mentes ilustradas del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femme et témoignage de l'ancien régime à l'époque contemporaine (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Nov 2024, Caen, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voix féminines silencieuses : le cas des mères abandonneuses dans la province espagnole de Cantabrie du XIXe s. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Exclusion", laboratoires CRULH et LIS, Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rachel Monteil, Mar 2024, Nancy (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La infancia desarraigada en tierras hispanohablantes : historia y civilización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, Francia. pp.76-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmisión patrimonial : derecho y prácticas en la Vizcaya del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts culturels et linguistiques (Pays basque espagnol-Navarre, XIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier-Bourdier; Florence Serrano, Sep 2023, Nancy, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amancebadas ante la Justicia Vizcaína del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer ante la ley y la Justicia en la Edad Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saragosse, Oct 2023, Zarragoza, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violencia sexual: el delito de estupro en la Vizcaya del siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une histoire de la violence dans l’Espagne du XVIIIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier Paul Valery, Nov 2023, Montpellier, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cadix, Espagne, Nov 2022, Cadix, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discursos políticos e invisibilización de la orfandad en la Vizcaya del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Universidad Nacional de Chimborazo, Riobamba, Ecuador</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nodrizas y lactancia mercenaria en tierras vizcaínas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Ganarse la Vida. Trabajo y Género a Través de los Siglos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenade, Sep 2022, Grenade (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentimiento familiar y transmisión patrimonial a la lumbre de la muerte: el caso vizcaíno en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7º Coloquio Internacional de Genealogía e Historia de la Familia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aguascalientes, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economía femenina y sociedad vasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Coloquio Internacional de Historiografía Europea y XI Jornada de estudios sobre moderna clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice des bâtards dans la Biscaye traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’infanticide de l’Antiquité au milieu du XIXe siècle (Europe, Amériques coloniales et postcoloniales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Hepner; Elena Taddia, May 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombras y luces: los huérfanos vizcaínos de la teoría a la práctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Encuentro de la Ilustración al Romanticismo: Cádiz, América y Europa ante la Modernidad. «La invención de la infancia»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cadix, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres y patrimonio en Vizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género e identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier; Beatriz Onandia Ruiz, May 2018, Vitoria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épouses et patrimoine dans la Biscaye du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, culture et société dans les civilisations méditerranéennes d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saba Farès-Drappeau; Laurence Denooz, Mar 2008, Nancy, France. pp.101-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre el altar y la cuna: vida cotidiana y trayectorias familiares en la Vizcaya del Antiguo Régimen. El caso portugalujo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasmo. Revista de historia bajomedieval y moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.100-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24197/hx3cwp89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vizcaínos sin linaje: abandono, crianza y asistencia en Vizcaya entre 1798 y 1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.683-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51349/veg.2025.2.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinerarios femeninos y delincuencia materna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio &amp; Crimen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mujer y delincuencia a través de la Historia, 17, pp.257-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensayo sobre la religiosidad de una comunidad vasca en los siglos XVIII y XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procesos Históricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La herencia familiar entre tradición y modernidad: fueros y sensibilidad familiar en Vizcaya, siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde y hacia el País Vasco y Navarra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, pp.1-14, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.9-14, 2025, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII–XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genealogías feministas: en el hilo de la memoria. Conversaciones en curso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizas ante las mentes ilustradas vizcaínas del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TREA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.169-189, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El abandono infantil en el siglo 19 : ¿una violencia familiar? El caso cántabro a través de la restitución de niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.65-87, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUL, pp.251-263, 2025, Cultures et civilisations, série Mondes hispaniques, 978-2-38451-211-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sentimiento familiar y transmisión patrimonial a la umbral de la muerte: el caso vizcaíno en el siglo XIX »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autónoma de Aguascalientes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genealogías feministas: en el hilo de la memoria. Conversaciones en curso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Granada, 2025</w:t>
+              <w:t xml:space="preserve">Por una nueva historia de la familia en México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-478, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUL, pp.11-17, 2024, 2384510630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Cádiz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-209, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDUL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-140, 2024, 2384510630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorcières basques dans la Biscaye des XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes en rupture(s), femmes en résistance(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins de Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130-144, 2023, 978-2-313-00652-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2023, Études pluridisciplinaires. Études de genre, 978-2-38451-049-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idées des Lumières et la prise en charge de l'enfance abandonnée biscayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rubén Cabal Tejada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Aller-retour" : las transferencias culturales entre España y Francia (siglos XIX-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Trea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-89, 2023, Estudios históricos La Olmeda. Coleccion Piedras angulares, 978-84-19823-05-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer y patrimonio: novias, esposas e hijas a la luz de los convenios matrimoniales de la Vizcaya del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: Historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-80, 2023, Études pluridisciplinaires. Études de genre, 978-2-38451-049-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions et économies rurales basques dans la Biscaye traditionnelle : la perpétuation de la maison familiale dans les ententes matrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julio A. Bravo; Carlos Larrea Naranjo; Ramiro Ruales Parreño; Edith Liccioni de Rodriguez; Magda F. Cejas Martínez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feduez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.104-118, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugés, humiliations et revendications des nourrices biscayennes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pleins Feux sur les femmes (in)visibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.131-144, 2021, Collection VisMI, 978-2-8143-0597-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-8143-0582-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolor y lágrimas maternas o maternidades imposibles en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Élisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel : [actes du colloque éponyme tenu les 28 et 29 novembre 2019 sur les Campus Lettres et Sciences Humaines de Nancy]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2021, 978-2-8143-0582-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literatura ilustrada y beneficencia vizcaína, el caso de las Inclusas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Ares Cuba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los textos y sus contextos: "¿cui prodest?" : el arte como agitación social, la voz de los oprimidos en la literatura, el cine y la prensa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andavira editora, pp.115-126, 2021, 9788412465082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novias engañadas. El incumplimiento de la promesa matrimonial en los siglos XVII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margarita Torremocha Hernández. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violencia familiar y doméstica ante los tribunales (siglos. XVI-XIX) : entre padres hijos y hermanos nadie meta las manos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílex ediciones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.111-135, 2021, Silex universidad, 978-84-18388-99-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El abandono de niños, ¿un acto de amor maternal ? Prácticas y discursos femeninos ante el delito de exposición infantil en la Vizcaya de los siglos XIX y XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ángela Muñoz Fernández; Jordi Luengo López. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creencias y disidencias. Experiencias políticas, sociales, culturales y religiosas en la historia de las mujeres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.649-664, 2020, 978-84-1369-003-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres pecadoras ante los tribunales civiles vizcaínos de los siglos XVII, XVIII y XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Castillo; Jorge Uría González. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedades y Culturas : Actas del IX Congreso de Historia Social de España : Treinta años de la Asociación de Historia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación de Historia Social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-598, 2019, 9788409124855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences maternelles, infanticides et abandons d’enfants devant les tribunaux biscayens des XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les violences en famille : Histoire et actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345-360, 2019, Psychanalyse en questions, 979-10-370-0285-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literatura e Historia: las brujas cántabras y vascas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fidel López Criado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El arte en un mundo en crisis : la literatura, el cine y la prensa como instrumentos de transformación social : estudios de comunicación social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andavira, pp.83-89, 2017, 9788484089841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universtaires de Lorraine-Presses universitaires de Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-6, 2013, Le Monde luso-hispanopho, 978-2-8143-0165-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur une déviance particulière : le crime d'infanticide dans la Biscaye du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universtaires de Lorraine-Presses universitaires de Nancy, pp.83-101, 2013, Le Monde luso-hispanophone, 978-2-8143-0165-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législation et justice civiles dans la Biscaye des XVIIIe et XIXe siècles : le cas des populations étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emprunts et transferts culturels : du monde luso-hispanophone vers l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.83-103, 2013, Monde luso-hispanophone, 2814301365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délit de concubinage dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, pp.209-225, 2012, Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de reproduction sociale : mariage et transmission du patrimoine dans la Biscaye rurale des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et société : représentation, rapports, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications Électroniques de l’ERIAC,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-36, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et délits sexuels dans la province de Biscaye : le cas des ruptures de promesses de mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Roig Miranda; Marie Nelly Fouligny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles (Revue XVI-XVII,16), Presses Universitaires de Nancy, pp.35-54, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Us et coutumes au Pays basque espagnol : mariage et patrimoine dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fêtes et traditions dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.87-103, 2010, Le monde luso-hispanophone, 2-8143-0038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique testamentaire et circulation des richesses : gérer l’ici-bas et s’assurer l’au-delà dans la Biscaye du XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations de la richesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europe XVI-XVII, pp.167-190, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soldat napoléonien en Espagne : Mémoires et regards de l’officier polonais Stanislaw Broekere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.45-59, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission patrimoniale au XIXe siècle : entre histoire individuelle et mémoire collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.33-46, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à la mort et à la famille des habitants de Bilbao au XIXème siècle, une identité culturelle en évolution. Étude du discours testamentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'identité culturelle dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.187-200, 2006, Monde luso-hispanophe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949917v1</w:t>
-              </w:r>
-[...1686 lines deleted...]
-                <w:t xml:space="preserve">hal-02950480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde/hacia el País Vasco y Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherches Ibériques et Ibéro-américaines de l'Université Paris Nanterre, Caroline LEPAGE. CRISOL, 35, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nere Jone Intxaustegi Jauregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Imparato-Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Perez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l'Université de Lorraine, pp.305, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Centre de Recherches Ibériques et Ibéro-américaines de l'Université Paris Nanterre, Caroline LEPAGE. CRISOL, 35, 2025</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Rey Castelao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Trea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ofelia Rey Castelao</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDUL. EDUL, 2024, Mondes hispaniques, 2384510630</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge institutionnelle et juridique d’une dure réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Nancy; Presses Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292, 2021, 978-2-8143-0599-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fourtané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universtaires de Lorraine-Presses universitaires de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.609, 2013, Le monde luso-hispanophone, 978-2-8143-0165-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">EDUL. EDUL, 2024, Mondes hispaniques, 2384510630</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portugalete aux XVIIIe et XIXe siècles : contribution à une étude socio-démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du septentrion, 2003, 9782729545567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...229 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949682v1</w:t>
-              </w:r>
-[...324 lines deleted...]
-                <w:t xml:space="preserve">hal-02951569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nancy, Francia. Éditions de l'Université de Lorraine, pp.297, 2023, Études pluridisciplinaires. Serie Études de genre, 978-2-38451-049-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.349, 2021, 978-2-8143-0582-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6079,51 +6368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3965A184"/>
+    <w:nsid w:val="9BCA76F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6227,51 +6516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BAC97E0A"/>
+    <w:nsid w:val="47850A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6375,51 +6664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A0F6C20"/>
+    <w:nsid w:val="7532E774"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6612,51 +6901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503806v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>