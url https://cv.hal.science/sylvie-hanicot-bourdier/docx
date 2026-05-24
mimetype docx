--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -490,234 +490,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05585158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recomposition des ménages à travers l’'adoption des enfants abandonnés en Biscaye au XIXe siècle : entre solidarités, tensions et contraintes institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société de Démographie Historique. La recomposition des familles et des menajes du Moyen-âge à nous jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Démographie Historique, Nov 2025, Auberviliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII-XIX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio internacional Estudios de las Mujeres y de Género : « Genealogías feministas: en el hilo de la memoria »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Granada, Dec 2025, Grenade (Espagne), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creencias populares, justicia local y orden social en la Vizcaya de la Modernidad tardía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Coloquio internacional de Historiografía europea y XIII jornadas de estudio sobre la modernidad clásica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Mar del Plata, Facultades de Humanidades, Departamento de Historia -CEHIS, Nov 2025, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384322v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05384327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistencias y violencias en las relaciones cotidianas: integración familiar y social de los expósitos vizcaínos del siglo XIX a través del prohijamiento</w:t>
               </w:r>
@@ -973,165 +973,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Imigración y violencia cotidiana en Vizcaya a finales del Antiguo Régimen »</w:t>
+                <w:t xml:space="preserve">Infancia abandonada cántabra: fondos provinciales y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario: Violencias interpersonales de la Edad Moderna a la Contemporaneidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Filosofía y Letras, Universidad de Valladolid, Seminario Teófanes Egido, Jan 2024, Valladolid (Spain), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imigración y violencia cotidiana en Vizcaya a finales del Antiguo Régimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans XIV Jornadas sobre marginación y asistencia social en la Historia : «  Justicia, violencia y conflicto en la Edad »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad de León (Espagne)., Oct 2024, Léon, España</w:t>
+              <w:t xml:space="preserve">, Universidad de León, Oct 2024, Léon, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761033v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04474277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizasante las mentes ilustradas del siglo XIX</w:t>
               </w:r>
@@ -1180,5127 +1180,5087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Voix féminines silencieuses : le cas des mères abandonneuses dans la province espagnole de Cantabrie du XIXe s. »</w:t>
+                <w:t xml:space="preserve">Voix féminines silencieuses : le cas des mères abandonneuses dans la province espagnole de Cantabrie du XIXe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Exclusion", laboratoires CRULH et LIS, Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rachel Monteil, Mar 2024, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">, Rachel Monteil, Mar 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmisión patrimonial : derecho y prácticas en la Vizcaya del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferts culturels et linguistiques (Pays basque espagnol-Navarre, XIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier-Bourdier; Florence Serrano, Sep 2023, Nancy, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amancebadas ante la Justicia Vizcaína del siglo XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mujer ante la ley y la Justicia en la Edad Moderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saragosse, Oct 2023, Zarragoza, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violencia sexual: el delito de estupro en la Vizcaya del siglo XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une histoire de la violence dans l’Espagne du XVIIIe siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier Paul Valery, Nov 2023, Montpellier, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La infancia desarraigada en tierras hispanohablantes : historia y civilización</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Mar 2022, Nancy, Francia. pp.76-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Transmisión patrimonial : derecho y prácticas en la Vizcaya del siglo XIX</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discursos políticos e invisibilización de la orfandad en la Vizcaya del siglo XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transferts culturels et linguistiques (Pays basque espagnol-Navarre, XIIIe-XIXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier-Bourdier; Florence Serrano, Sep 2023, Nancy, Francia</w:t>
+              <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Universidad Nacional de Chimborazo, Riobamba, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cadix, Espagne, Nov 2022, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nodrizas y lactancia mercenaria en tierras vizcaínas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional Ganarse la Vida. Trabajo y Género a Través de los Siglos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenade, Sep 2022, Grenade (Espagne), España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentimiento familiar y transmisión patrimonial a la lumbre de la muerte: el caso vizcaíno en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7º Coloquio Internacional de Genealogía e Historia de la Familia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Aguascalientes, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economía femenina y sociedad vasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Coloquio Internacional de Historiografía Europea y XI Jornada de estudios sobre moderna clásica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Mar del Plata, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sacrifice des bâtards dans la Biscaye traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’infanticide de l’Antiquité au milieu du XIXe siècle (Europe, Amériques coloniales et postcoloniales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascal Hepner; Elena Taddia, May 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombras y luces: los huérfanos vizcaínos de la teoría a la práctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX Encuentro de la Ilustración al Romanticismo: Cádiz, América y Europa ante la Modernidad. «La invención de la infancia»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cadix, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres y patrimonio en Vizcaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Género e identidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanicot-Bourdier; Beatriz Onandia Ruiz, May 2018, Vitoria, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épouses et patrimoine dans la Biscaye du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, culture et société dans les civilisations méditerranéennes d’hier à aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saba Farès-Drappeau; Laurence Denooz, Mar 2008, Nancy, France. pp.101-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes. Cuando la familia no es un remanso de paz (siglos 16-21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUL, pp.251-263, 2025, Cultures et civilisations, série Mondes hispaniques, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres, herencia y poder: género y transmisión del patrimonio en la Vizcaya rural (siglos XVIII–XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genealogías feministas: en el hilo de la memoria. Conversaciones en curso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testimonios mercenarios contra testimonios oficiales: las nodrizas ante las mentes ilustradas vizcaínas del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TREA. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.169-189, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El abandono infantil en el siglo 19 : ¿una violencia familiar? El caso cántabro a través de la restitución de niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.65-87, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torremocha Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.9-14, 2025, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La herencia familiar entre tradición y modernidad: fueros y sensibilidad familiar en Vizcaya, siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde y hacia el País Vasco y Navarra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, pp.1-14, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Élisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions de l'Université de Lorraine, pp.11-17, 2024, Mondes hispanophones, 9782384510634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510634/03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protección de la niñez desvalida vizcaína del siglo XIX: el caso de los expósitos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Cádiz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XX Encuentro de la Ilustración al romanticismo, Cádiz, Europa y América, 1750-1850. Relaciones de dependencia: autoridad, protección y conflicto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-209, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo y estigmatización social de la niñez desamparada en la Vizcaya tradicional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Élisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Éditions de l'Université de Lorraine, pp.125-140, 2024, Mondes hispanophones, 9782384510634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510634/10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentimiento familiar y transmisión patrimonial a la umbral de la muerte: el caso vizcaíno en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad Autónoma de Aguascalientes; Víctor Manuel González Esparza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Por una nueva historia de la familia en México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.467-478, 2024, Investigación, 978-607-8909-92-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: historia y civilización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2023, Études pluridisciplinaires. Études de genre, 978-2-38451-049-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorcières basques dans la Biscaye des XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes en rupture(s), femmes en résistance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins de Traverse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-144, 2023, 978-2-313-00652-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujer y patrimonio: novias, esposas e hijas a la luz de los convenios matrimoniales de la Vizcaya del siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier; Margarita Torremocha Hernandez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes: Historia y civilización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-80, 2023, Études pluridisciplinaires. Études de genre, 978-2-38451-049-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498/c07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idées des Lumières et la prise en charge de l'enfance abandonnée biscayenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rubén Cabal Tejada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Aller-retour" : las transferencias culturales entre España y Francia (siglos XIX-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Trea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-89, 2023, Estudios históricos La Olmeda. Coleccion Piedras angulares, 978-84-19823-05-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions et économies rurales basques dans la Biscaye traditionnelle : la perpétuation de la maison familiale dans les ententes matrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julio A. Bravo; Carlos Larrea Naranjo; Ramiro Ruales Parreño; Edith Liccioni de Rodriguez; Magda F. Cejas Martínez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tendencias en comunicación, cultura y sociedad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Universidad Nacional de Chimborazo, Riobamba, Ecuador</w:t>
-[...58 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feduez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-118, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolor y lágrimas maternas o maternidades imposibles en el siglo XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Élisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional Ganarse la Vida. Trabajo y Género a Través de los Siglos</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel : [actes du colloque éponyme tenu les 28 et 29 novembre 2019 sur les Campus Lettres et Sciences Humaines de Nancy]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy; Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.131-146, 2021, 978-2-8143-0582-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura ilustrada y beneficencia vizcaína, el caso de las Inclusas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Ares Cuba. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7º Coloquio Internacional de Genealogía e Historia de la Familia</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Los textos y sus contextos: "¿cui prodest?" : el arte como agitación social, la voz de los oprimidos en la literatura, el cine y la prensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andavira editora, pp.115-126, 2021, 9788412465082</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novias engañadas. El incumplimiento de la promesa matrimonial en los siglos XVII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margarita Torremocha Hernández. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Coloquio Internacional de Historiografía Europea y XI Jornada de estudios sobre moderna clásica</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Violencia familiar y doméstica ante los tribunales (siglos. XVI-XIX) : entre padres hijos y hermanos nadie meta las manos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílex ediciones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-135, 2021, Silex universidad, 978-84-18388-99-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint; Sylvie Hanicot-Bourdier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’infanticide de l’Antiquité au milieu du XIXe siècle (Europe, Amériques coloniales et postcoloniales)</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Nancy - Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-12, 2021, 978-2-8143-0582-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugés, humiliations et revendications des nourrices biscayennes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsa Chaarani Lesourd; Laurence Denooz; Sylvie Thiéblemont-Dollet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Encuentro de la Ilustración al Romanticismo: Cádiz, América y Europa ante la Modernidad. «La invención de la infancia»</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Pleins Feux sur les femmes (in)visibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.131-144, 2021, Collection VisMI, 978-2-8143-0597-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El abandono de niños, ¿un acto de amor maternal ? Prácticas y discursos femeninos ante el delito de exposición infantil en la Vizcaya de los siglos XIX y XX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ángela Muñoz Fernández; Jordi Luengo López. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Género e identidad</w:t>
-[...62 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Creencias y disidencias. Experiencias políticas, sociales, culturales y religiosas en la historia de las mujeres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.649-664, 2020, 978-84-1369-003-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences maternelles, infanticides et abandons d’enfants devant les tribunaux biscayens des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lydie Bodiou; Frédéric Chauvaud; Marie-José Grihom. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes, culture et société dans les civilisations méditerranéennes d’hier à aujourd’hui</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02950480v1</w:t>
+              <w:t xml:space="preserve">Les violences en famille : Histoire et actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-360, 2019, Psychanalyse en questions, 979-10-370-0285-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres pecadoras ante los tribunales civiles vizcaínos de los siglos XVII, XVIII y XIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago Castillo; Jorge Uría González. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociedades y Culturas : Actas del IX Congreso de Historia Social de España : Treinta años de la Asociación de Historia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asociación de Historia Social</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-598, 2019, 9788409124855</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura e Historia: las brujas cántabras y vascas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fidel López Criado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El arte en un mundo en crisis : la literatura, el cine y la prensa como instrumentos de transformación social : estudios de comunicación social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andavira, pp.83-89, 2017, 9788484089841</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universtaires de Lorraine-Presses universitaires de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-6, 2013, Le Monde luso-hispanopho, 978-2-8143-0165-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur une déviance particulière : le crime d'infanticide dans la Biscaye du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Hanicot-Bourdier; Nicole Fourtané; Michèle Guiraud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universtaires de Lorraine-Presses universitaires de Nancy, pp.83-101, 2013, Le Monde luso-hispanophone, 978-2-8143-0165-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation et justice civiles dans la Biscaye des XVIIIe et XIXe siècles : le cas des populations étrangères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emprunts et transferts culturels : du monde luso-hispanophone vers l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.83-103, 2013, Monde luso-hispanophone, 2814301365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le délit de concubinage dans la Biscaye du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pp.209-225, 2012, Réalités et représentations de la justice dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et délits sexuels dans la province de Biscaye : le cas des ruptures de promesses de mariage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Roig Miranda; Marie Nelly Fouligny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles (Revue XVI-XVII,16), Presses Universitaires de Nancy, pp.35-54, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de reproduction sociale : mariage et transmission du patrimoine dans la Biscaye rurale des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individu et société : représentation, rapports, conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications Électroniques de l’ERIAC,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-36, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Us et coutumes au Pays basque espagnol : mariage et patrimoine dans la Biscaye du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fêtes et traditions dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN - Editions Universitaires de Lorraine, pp.87-103, 2010, Le monde luso-hispanophone, 2-8143-0038-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique testamentaire et circulation des richesses : gérer l’ici-bas et s’assurer l’au-delà dans la Biscaye du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités et représentations de la richesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Europe XVI-XVII, pp.167-190, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un soldat napoléonien en Espagne : Mémoires et regards de l’officier polonais Stanislaw Broekere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réélaborations de la mémoire dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.45-59, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission patrimoniale au XIXe siècle : entre histoire individuelle et mémoire collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et culture dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Presses universitaires de Nancy, pp.33-46, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la mort et à la famille des habitants de Bilbao au XIXème siècle, une identité culturelle en évolution. Étude du discours testamentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité culturelle dans le monde luso-hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.187-200, 2006, Monde luso-hispanophe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familia y violencia en tierras hispanohablantes: cuando la familia no es un remanso de paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Torremocha Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nere Jone Intxaustegi Jauregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Imparato-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Perez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Université de Lorraine, pp.305, 2025, Cultures et civilisations, Série Mondes hispanophones, 978-2-38451-211-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferencias culturales y lingüísticas desde/hacia el País Vasco y Navarra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de Recherches Ibériques et Ibéro-américaines de l'Université Paris Nanterre, Caroline LEPAGE. CRISOL, 35, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guardianas del tiempo: Mujeres, Historia, Testimonio (ss. XVI-XX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela-Águeda García-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofelia Rey Castelao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Trea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 p., 2025, 979–13-87790–63‑9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en charge institutionnelle et juridique d’une dure réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Nancy; Presses Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292, 2021, 978-2-8143-0599-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normes et déviances dans le monde luso-hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universtaires de Lorraine-Presses universitaires de Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.609, 2013, Le monde luso-hispanophone, 978-2-8143-0165-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portugalete aux XVIIIe et XIXe siècles : contribution à une étude socio-démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du septentrion, 2003, 9782729545567</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vizcaínos sin linaje: abandono, crianza y asistencia en Vizcaya entre 1798 y 1840</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vegueta: Anuario de la Facultad de Geografía e Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.683-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51349/veg.2025.2.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el altar y la cuna: vida cotidiana y trayectorias familiares en la Vizcaya del Antiguo Régimen. El caso portugalujo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmo. Revista de historia bajomedieval y moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.100-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24197/hx3cwp89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerarios femeninos y delincuencia materna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio &amp; Crimen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mujer y delincuencia a través de la Historia, 17, pp.257-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensayo sobre la religiosidad de una comunidad vasca en los siglos XVIII y XIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procesos Históricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10, pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951569v1</w:t>
-              </w:r>
-[...3416 lines deleted...]
-                <w:t xml:space="preserve">hal-02949682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia desarraigada en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de l’Université de Lorraine, 2024</w:t>
+              <w:t xml:space="preserve">, Editions de l’Université de Lorraine, 2024, Mondes hispaniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Torremocha Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujer e identidad en tierras hispanohablantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Nancy, Francia. Éditions de l'Université de Lorraine, pp.297, 2023, Études pluridisciplinaires. Serie Études de genre, 978-2-38451-049-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510498⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04761027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone. Évolution et transgression du modèle familial traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisa Franceschini-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hanicot-Bourdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviances féminines dans la famille hispanophone : évolution et transgression du modèle familial traditionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Éditions universitaires de Lorraine, pp.349, 2021, 978-2-8143-0582-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6368,51 +6328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BCA76F9"/>
+    <w:nsid w:val="2F739888"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6516,51 +6476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47850A17"/>
+    <w:nsid w:val="5DC74B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6664,51 +6624,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7532E774"/>
+    <w:nsid w:val="0E26EB36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6901,51 +6861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hanicot-bourdier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8394-6744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070292353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hanicot-Bourdier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384327v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05384322v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297161v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04552682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04553248v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04255320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871350v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503332v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503255v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951290v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05475541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourtan&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296863v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisa Franceschini-Toussaint" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510634/03" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04909620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510634/10" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c03" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bouquineo.fr/products/femmes-en-ruptures-femmes-en-resistances" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510498/chapter/444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498/c07" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trea.es/producto/aller-retour/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libreria.unellez.edu.ve/product/tendencias-en-comunicacion-cultura-y-sociedad-tomo-ii/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pun.giantchair.com/livre/?GCOI=28648100158470" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.silexediciones.com/producto/violencias-familiar-y-domestica-ante-los-tribunales/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeihm.org/coloquios-seminarios/xix-coloquio-internacional-de-la-aeihm-creencias-y-disidencias-experiencias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037002853" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951122v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asociacionhistoriasocial.org.es" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guiraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100132370&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949840v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950482v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eriac.univ-rouen.fr/un-exemple-de-reproduction-sociale/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949818v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949802v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949929v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Torremocha Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nere Jone Intxaustegi Jauregi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Perez-Alvarez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05433295v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela-&#193;gueda Garc&#237;a-Garrido" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Rey Castelao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotecaabiertatrea.es/producto/87790-63_guardianas-tiempo/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100723150" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01434013v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51349/veg.2025.2.06" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04985372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297105v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/hx3cwp89" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949897v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951569v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510498" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02984045v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>