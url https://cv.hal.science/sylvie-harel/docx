--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Chemistry of Cu(In,Ga)S&lt;sub&gt;2&lt;/sub&gt; on GaP/Si: Insights for Tandem Solar Cell Design</w:t>
+                <w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Bertin</w:t>
+                <w:t xml:space="preserve">Hanh Vi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gautron</w:t>
+                <w:t xml:space="preserve">Rozenn Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Choubrac</w:t>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (8), pp.2500091. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.202500091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095591v1</w:t>
+                <w:t xml:space="preserve">hal-05334599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Hydrogen Production with Metal/III–V Semiconductor Junction Monolithically Integrated on Si</w:t>
+                <w:t xml:space="preserve">Interfacial Chemistry of Cu(In,Ga)S&lt;sub&gt;2&lt;/sub&gt; on GaP/Si: Insights for Tandem Solar Cell Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Vi Le</w:t>
+                <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Bernard</w:t>
+                <w:t xml:space="preserve">Éric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+                <w:t xml:space="preserve">Léo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (8), pp.2500091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.202500251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.202500091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334599v1</w:t>
+                <w:t xml:space="preserve">hal-05095591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of cationic antiphase disorder in epitaxial Cu(In,Ga)S$_2$ grown on GaP/Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (6), pp.2300485. </w:t>
@@ -508,103 +508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the role of copper content in the crystal structure and phase stability of epitaxial Cu(In,Ga)S2 films on GaP/Si(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 166, pp.107685. </w:t>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyxeni Tsoulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyxeni Tsoulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,90 +919,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of co-evaporated polycrystalline Cu(In,Ga)S 2 thin film yielding 16.0 % efficiency solar cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Special Issue on ‘Recent Advances in Spectroscopy and Microscopy of Thin-films Materials, Interfaces, and Solar Cells 2021', 13, pp.17. </w:t>
@@ -1034,291 +1034,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn Substitution by Ge: Strategies to Overcome the Open-Circuit Voltage Deficit of Kesterite Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Sulfur Evaporation during or after KF-Post Deposition Treatment On Cu(In,Ga)Se 2 /CdS Interface Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Choubrac</w:t>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Bär</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pawel Zabierowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c00763⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (41), pp.46953-46962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903052v1</w:t>
+                <w:t xml:space="preserve">hal-03011527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sulfur Evaporation during or after KF-Post Deposition Treatment On Cu(In,Ga)Se 2 /CdS Interface Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+                <w:t xml:space="preserve">Sn Substitution by Ge: Strategies to Overcome the Open-Circuit Voltage Deficit of Kesterite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Choubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xeniya Kozina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+                <w:t xml:space="preserve">Roberto Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Zabierowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regan Wilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (41), pp.46953-46962. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (6), pp.5830-5839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c12455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011527v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental copper-selenide bulk precipitation in CuIn1-xGaxSe2 thin-film solar cells. A possible reason for the limited performance at large x?</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,90 +1568,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7.6% CZGSe Solar Cells Thanks to Optimized CdS Chemical Bath Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brammertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1728,64 +1728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Nicoara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1836,77 +1836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KF post deposition treatment in co-evaporated Cu(In,Ga)Se 2 thin film solar cells: Beneficial or detrimental effect induced by the absorber characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,77 +2100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coevaporated KInSe 2 : A Fast Alternative to KF Postdeposition Treatment in High-Efficiency Cu(In,Ga)Se 2 Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,509 +2358,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Soft-Chemistry Route of Ag2Mo3O10 center dot 2H(2)O Nanowires and in Situ Photogeneration of a Ag@Ag2Mo3O10 center dot 2H(2)O Plasmonic Heterostructure</w:t>
+                <w:t xml:space="preserve">Microstructural characterization of chemical bath deposited and sputtered Zn(O,S) buffer layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Hakouk</w:t>
+                <w:t xml:space="preserve">E. Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Deniard</w:t>
+                <w:t xml:space="preserve">M. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Lajaunie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Harel</w:t>
+                <w:t xml:space="preserve">L. Assmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 535, pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic400343v⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980357v1</w:t>
+                <w:t xml:space="preserve">hal-00975462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural characterization of chemical bath deposited and sputtered Zn(O,S) buffer layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and structural study of solution-processed Zn(S,O,OH) thin films grown using H2O2 based deposition route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gautron</w:t>
+                <w:t xml:space="preserve">T. Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buffiere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 535, pp.175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 535, pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.040⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975462v1</w:t>
+                <w:t xml:space="preserve">hal-00961218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structural study of solution-processed Zn(S,O,OH) thin films grown using H2O2 based deposition route</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Soft-Chemistry Route of Ag2Mo3O10 center dot 2H(2)O Nanowires and in Situ Photogeneration of a Ag@Ag2Mo3O10 center dot 2H(2)O Plasmonic Heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Hakouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deniard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lajaunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buffiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Hildebrandt</w:t>
+                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.029⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.6440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400343v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961218v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast chemical bath deposition of Zn(O,S) buffer layers for Cu(In,Ga)Se(2) solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Souilah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3079,77 +3079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of (In1-xAlx)(2)S-3 thin films grown by co-evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couzinie-Devy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure of NaxCu1−xIn5S8 compounds: X-ray photoemission spectroscopy study and band structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3359,51 +3359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study and electronic band structure investigations of the solid solution NaxCu1-xIn5S8 and its impact on the Cu(In,Ga)Se-2/In2S3 interface of solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guillot-Deudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,402 +3518,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure characterization of CIGS/GaP/Si tandem solar cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leo Choubrac</w:t>
+                <w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Létoublon</w:t>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress (EMC) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745370v1</w:t>
+                <w:t xml:space="preserve">hal-04745320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large onset potential improvement with an epitaxial GaAs/Si photocathode for solar H2 production.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Steirer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus Rockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Le Vi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Harel</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Molecular-Beam Epitaxy (ICMBE 2024).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Matsue, Japan</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745320v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Ambient Pressure-X-ray Photoelectron Spectroscopy study of GaAs based photoelectrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+                <w:t xml:space="preserve">Microstructure characterization of CIGS/GaP/Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Choubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Microscopy Congress (EMC) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745406v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoemission study of S-vapour exposed epi-GaP/c-Si(001) surfaces</w:t>
               </w:r>
@@ -4037,77 +4037,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Assmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4190,103 +4190,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive onset potential shifting with an epitaxial GaAs/Si photocathode for solar H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Le Vi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekan Piriyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Le Vi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Febvre</w:t>
+                <w:t xml:space="preserve">Gabriel Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">245th Electrochemical Society (ECS) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, San Fransisco, United States. </w:t>
@@ -4324,103 +4324,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial growth of Cu(In,Ga)S2 thin films on GaP/Si(001) pseudo-substrate: towards Cu(In,Ga)S2/Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12è Journées Nationales du PhotoVoltaïque (JNPV 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
@@ -4462,51 +4462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR EPCIS: first results on High-Efficiency Epitaxial CIGSu on Silicon Tandem Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crossay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kozina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Wilks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c00763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zabierowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vermang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brammertz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meuris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ahlswede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00266a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Nicoara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2924" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2589365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Theelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Verschuren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tomassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hovestad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.06.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400343v" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffiere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0W7K5FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WM7VB8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPVT9RJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.11.057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0BZ87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235201" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3LDBK8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crossay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zabierowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kozina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Wilks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c00763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vermang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brammertz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meuris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ahlswede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00266a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Nicoara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2924" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2589365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Theelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Verschuren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tomassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hovestad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.06.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0W7K5FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WM7VB8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400343v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPVT9RJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.11.057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0BZ87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235201" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3LDBK8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>