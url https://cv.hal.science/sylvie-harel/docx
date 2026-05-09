--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -1034,291 +1034,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sulfur Evaporation during or after KF-Post Deposition Treatment On Cu(In,Ga)Se 2 /CdS Interface Formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sn Substitution by Ge: Strategies to Overcome the Open-Circuit Voltage Deficit of Kesterite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lepetit</w:t>
+                <w:t xml:space="preserve">Leo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Zabierowski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcus Bär</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xeniya Kozina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regan Wilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c12455⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (6), pp.5830-5839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.0c00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011527v1</w:t>
+                <w:t xml:space="preserve">hal-02903052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn Substitution by Ge: Strategies to Overcome the Open-Circuit Voltage Deficit of Kesterite Solar Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xeniya Kozina</w:t>
+                <w:t xml:space="preserve">Influence of Sulfur Evaporation during or after KF-Post Deposition Treatment On Cu(In,Ga)Se 2 /CdS Interface Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Harel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Felix</w:t>
+                <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regan Wilks</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pawel Zabierowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (6), pp.5830-5839. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (41), pp.46953-46962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.0c00763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903052v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrimental copper-selenide bulk precipitation in CuIn1-xGaxSe2 thin-film solar cells. A possible reason for the limited performance at large x?</w:t>
               </w:r>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7.6% CZGSe Solar Cells Thanks to Optimized CdS Chemical Bath Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brammertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,51 +1728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Nicoara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,51 +1836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KF post deposition treatment in co-evaporated Cu(In,Ga)Se 2 thin film solar cells: Beneficial or detrimental effect induced by the absorber characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Frelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coevaporated KInSe 2 : A Fast Alternative to KF Postdeposition Treatment in High-Efficiency Cu(In,Ga)Se 2 Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,51 +3813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Choubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Létoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterointerfaces TEM characterization of buffer layers in KF treated CIGS solar cells. Towards a new buffer layer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,51 +4743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crossay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011527v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zabierowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kozina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Wilks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c00763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vermang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brammertz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meuris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ahlswede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00266a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Nicoara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2924" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2589365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Theelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Verschuren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tomassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hovestad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.06.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0W7K5FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WM7VB8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400343v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPVT9RJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.11.057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0BZ87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235201" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3LDBK8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334599v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Vi Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Bernard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Febvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202500251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095591v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bertin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Choubrac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202500091" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505810v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202300485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2023.107685" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Tsoulka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Harel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Niesen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2022.155830" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crossay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022014" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choubrac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus B&#228;r" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Kozina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Felix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Wilks" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.0c00763" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011527v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lepetit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Zabierowski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138297" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vermang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brammertz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meuris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schnabel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ahlswede" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9se00266a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800043" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Nicoara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00365" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ouvrard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2924" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Frelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.201700140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2016.2589365" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Theelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Verschuren" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tomassini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Hovestad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.06.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffiere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Assmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0W7K5FH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hildebrandt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guillot-Deudon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WM7VB8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hakouk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lajaunie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400343v" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deudon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.01.104" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGPVT9RJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849310v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souilah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lafond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Evain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.08.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couzinie-Devy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.11.057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0BZ87B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokrani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.235201" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380935v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.12.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC3LDBK8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Le Vi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Steirer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Rockett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekan Piriyev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gautheron-Bernard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Assmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.emc2016.6618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745375v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2024-01442458mtgabs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>