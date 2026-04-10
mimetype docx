--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -285,235 +285,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadic transitions of opinion dynamics in a bounded confidence model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+                <w:t xml:space="preserve">Apport de la notion de bassin alimentaire aux circuits courts de proximité : vers une définition opérationnelle de la proximité géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachata Muneepeerakul</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.5634⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.234-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2530130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015155v1</w:t>
+                <w:t xml:space="preserve">hal-05324632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la notion de bassin alimentaire aux circuits courts de proximité : vers une définition opérationnelle de la proximité géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+                <w:t xml:space="preserve">Triadic transitions of opinion dynamics in a bounded confidence model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
+                <w:t xml:space="preserve">Rachata Muneepeerakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.234-248. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (2), https://www.jasss.org/28/2/6.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2530130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18564/jasss.5634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324632v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viability, efficiency, resilience and equity: using very diverse indicators to deal with uncertainties of future events</w:t>
               </w:r>
@@ -2504,2281 +2504,2385 @@
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605428v1</w:t>
+                <w:t xml:space="preserve">hal-05568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
+                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602523v1</w:t>
+                <w:t xml:space="preserve">hal-02605428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating French virtual commuting networks at the municipality level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lenormand</w:t>
+                <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: The opinions can keep fluctuating indefinitely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Gargiulo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5198/jtlu.v7i1.360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.2967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599342v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Generating French virtual commuting networks at the municipality level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.43-55. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+              <w:t xml:space="preserve">, 2014, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5198/jtlu.v7i1.360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625229v4</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leviathan Model: Absolute dominance, generalised distrust, small worlds and other patterns emerging from combining vanity with opinion propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Carletti</w:t>
+                <w:t xml:space="preserve">Generating French virtual commuting networks at municipality level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport and Land Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.43-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5198/jtlu.v7i1.360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598480v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625229v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">The Leviathan Model: Absolute dominance, generalised distrust, small worlds and other patterns emerging from combining vanity with opinion propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625233v4</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in french rural municipalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (7), 8 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 7 (10), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00726422v1</w:t>
+                <w:t xml:space="preserve">hal-00742498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lenormand</w:t>
+                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (10), 11 p. </w:t>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742498v1</w:t>
+                <w:t xml:space="preserve">hal-00625233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in french rural municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596993v1</w:t>
+                <w:t xml:space="preserve">hal-00726422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New discussions challenge the organization of societies</w:t>
+                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219525912500336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596991v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">New discussions challenge the organization of societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
+              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (4), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219525912500336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681772v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative approach for generating statistically realistic populations of households</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ternès</w:t>
+                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5 (1), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008828⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515462v1</w:t>
+                <w:t xml:space="preserve">hal-00681772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective increase of first impression bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">An iterative approach for generating statistically realistic populations of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ternès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592116v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics in a group-based society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gargiulo</w:t>
+                <w:t xml:space="preserve">Collective increase of first impression bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525341v1</w:t>
+                <w:t xml:space="preserve">hal-02592116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness leads to opinion stability and narrowness to volatility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opinion dynamics in a group-based society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/10.1142/S0219525910002633⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (58004), p. 1 - p. 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/58004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520385v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejection mechanism in 2D bounded confidence provides more conformity</w:t>
+                <w:t xml:space="preserve">Openness leads to opinion stability and narrowness to volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 11 (4), p. 529 - p. 549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219525908001799⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 13 (3), p. 405 - p. 423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/10.1142/S0219525910002633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453897v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic diagnosis of engine of agricultural tractors: The BED experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rejection mechanism in 2D bounded confidence provides more conformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), p. 529 - p. 549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219525908001799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01170031v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential equation models derived from an individual-based model can help to understand emergent effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic diagnosis of engine of agricultural tractors: The BED experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3), pp.362-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2008.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590524v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation effects of filtering incongruent information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential equation models derived from an individual-based model can help to understand emergent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (8), pp.816-825</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589161v1</w:t>
+                <w:t xml:space="preserve">hal-02590524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the variations of neighbourhood sizes in the mean-field approximation of the threshold model on a random network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation effects of filtering incongruent information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (1), pp.15</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (8), pp.816-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588934v1</w:t>
+                <w:t xml:space="preserve">hal-02589161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model of innovation diffusion mixing social influence and rational anticipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the variations of neighbourhood sizes in the mean-field approximation of the threshold model on a random network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 110 (4), pp.1041-1069</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (1), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587131v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of aggregating a water consumption model cannot be disconnected from the choice of information available on the resource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Goreaud</w:t>
+                <w:t xml:space="preserve">An individual-based model of innovation diffusion mixing social influence and rational anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (4), pp.1041-1069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02584268v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The relevance of aggregating a water consumption model cannot be disconnected from the choice of information available on the resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2004.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparing an individual-based model of behaviour diffusion with its mean field aggregate approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,755 +4892,755 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité perçue et cohérence comportementale entre prévention du gaspillage alimentaire et tri des biodéchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Congrès International de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing, May 2026, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France's International Conference on Complex Systems FRCCS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne, May 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth France's International Conference on Complex Systems (FRCCS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France. pp.218-229, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-00206-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we learn from a systemic representation of local food systems? Cross-perspectives from researchers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREA - Consiglio per la ricerca in agricoltura e l’analisi dell’economia agraria (https://www.crea.gov.it/en/about-crea, Italie), Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode du besoin et de l'offre alimentaire locale pour les circuits de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickson Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontres de l'AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association AIRL-SCM, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité individuelle et collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de l'unité LISC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISC, Mar 2024, Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des modèles de mise en économie des déchets pour la transition socio-écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Debref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Grouiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès de l'Association Française d'Economie Politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique (AFEP), Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do gossips enhance group hierarchies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5565,73 +5669,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why do farmers not convert to organic farming? Modeling conversion to organic farming as a major change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5695,73 +5799,73 @@
               <w:t xml:space="preserve">World Conference on Natural Resources Modelling (WCNRM) - Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nrm.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population characteristics and the decision to convert to organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5806,748 +5910,748 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social simulation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Stockholm, Sweden. 16 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34127-5_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
+                <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Streith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; UCL, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">10th International Conference on Social Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167744v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting hostility generated by terror: an agent-based study</w:t>
+                <w:t xml:space="preserve">Étude de l’évolution des préjugés intergroupes d’une population virtuelle confrontée à une menace collective répétée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Social Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Saint-Pétersbourg, Russia</w:t>
+              <w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; UCL, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167786v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When ego-involved and non ego-involved agents lead to polarization despite a large consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation Conference 2016 (SSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration to properly design a model integrating residential mobility and migration in a rural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference of the European Social Simulation Association: Social Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leviathan model without gossips and vanity: the richness of influence based on perceived hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6563,155 +6667,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Groningen, Netherlands. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication apprehension, self-esteem and the Leviathan model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shtiliyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Simulation Conference (SSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence model with fixed uncertainties and extremists: the opinions can keep fluctuating indefinitely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6740,73 +6844,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Social Simulation (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Leviathan Model, the average opinion is higher when vanity is weaker with lower valued agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6822,415 +6926,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Conference on Social Simulation (WCSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Sao Paulo, Brazil. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de leadership, défense de soi et commérage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes journées francophones Modèles Formels de l'Interaction, MFI'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The target of the sel-management process makes the level of positivity to others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactions dans les systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Orléans, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leviathan model: vanity generating general distrust or absolute dominance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Social Simulation Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">INTERACTIONS 2011 - Mathematical Sciences to the proof of Human &amp; Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596121v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviathan model: vanity generating general distrust or absolute dominance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A commuting generation model requiring only aggregated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Carletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERACTIONS 2011 - Mathematical Sciences to the proof of Human &amp; Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Paris, France. pp.21</w:t>
+              <w:t xml:space="preserve">7th European Social Simulation Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596549v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating a complex social model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7245,73 +7349,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems ECCS'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How opinion dynamics generate group hierarchies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7327,73 +7431,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'10 European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When group level is different from the population level: an adaptive network with the Deffuant model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7409,87 +7513,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Workshop on Emergent Intelligence on Networked Agents ( WEIN 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Toronto, Canada. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double modelling of the dynamic of activities in rural municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ternès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,73 +7621,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Brazilian Congress of Agro-informatics (7. Congresso Brasileiro de Agroinformática )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Viçosa, Brazil. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance des individus moins engagés pour l'émergence d'une majorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7599,142 +7703,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASHS : Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations en psychologie sociale et modélisation individu-centré de dynamique d'opinion. Apport de la confrontation des deux domaines de recherche au travers d'un exemple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de Rochebrune. Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Rochebrune, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openness leads to Opinion Stability and Narrowness to Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7750,237 +7854,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'09, European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence with rejection: the infinite population limit with perfect uniform initial density</w:t>
+                <w:t xml:space="preserve">Bounded confidence with rejection: clusters or scattered opinions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales (MASH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Créteil, France. pp.10</w:t>
+              <w:t xml:space="preserve">5th Conference of the European Social Simulation Association ESSA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Brescia, Italy. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590565v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence with rejection: clusters or scattered opinions ?</w:t>
+                <w:t xml:space="preserve">Bounded confidence with rejection: the infinite population limit with perfect uniform initial density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference of the European Social Simulation Association ESSA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Brescia, Italy. pp.12</w:t>
+              <w:t xml:space="preserve">Modèles et Apprentissages en Sciences Humaines et Sociales (MASH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Créteil, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590824v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of primacy effect to interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7996,168 +8100,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCogSci07, Delphes, GRC, 23-27 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dynamiques de différenciation individuelle peuvent accroître le conformisme global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association pour la Recherche Cognitive - ARCo'07 : Cognition – Complexité – Collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCo - INRIA - EKOS, Nov 2007, Nancy, France. pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00192220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When do interactions increase or decrease primacy effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8173,263 +8277,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2M 2007, Third International Model-to-Model Workshop, Marseille, France, 15-16 mars 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.102-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dynamiques de différenciation individuelle peuvent accroître le conformisme global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCo'07, Cognition - Complexité - Collectif, Nancy - Loria, 28-30 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejection mechanism in 2D bounded confidence provides more conformity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'07, European Conference on Complex Systems, Dresden, Allemagne (DEU) 1-6 october 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective reinforcement of first impression Bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8445,73 +8549,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSS'06 The First World Congress on Social Simulation, Kyoto (Japon) 21-25 aout 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation effects of filtering incongruent information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8527,73 +8631,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent Based Model of Consumer Behaviour Workshop, Janvier 2006, Guilford, GBR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive filter effects on the information diffusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8609,362 +8713,362 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'06, 6ème Conférence Francophone de Modélisation, Simulation, Rabat, MAR, 3 au 5 avril 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account the variations of social network in the mean-field approximation of the threshold behaviour diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSA Conference Model to Model workshop, Valladolid, ESP, 16-19 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02584069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing individual-based model of behaviour diffusion with its mean field aggregated approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model to model (M2M), Marseille, 31 mars et 1er avril 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing an innovation diffusion IBM and its aggregated version derived by mean field approximation for short term simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles formels de l'interaction (MFI03), Lille, 20-22 mai 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8974,51 +9078,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking and being different from others: psychological and behavioural consequences of mismatch between personal attitudes and perceived norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9060,73 +9164,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leviathan model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9142,87 +9246,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">METACOG 2014, the 2nd International Conference on Metacognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Clermont-Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University laws in commuting flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9250,87 +9354,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems (ECCS) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,241 +9462,241 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCS'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a network of rural municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSA 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Auvergne commuting network to every commuting network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garguilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems ECCS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9602,51 +9706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anatomy of a Web of Trust: The Bitcoin-OTC Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Bertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9678,946 +9782,946 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriana Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Informatics 10th International Conference, SocInfo 2018, St. Petersburg, Russia, September 25-28, 2018, Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-241, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01129-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calibration to properly design a model integrating residential mobility and migration in rural area</w:t>
+                <w:t xml:space="preserve">The Leviathan model without gossips and vanity: The richness of influence based on perceived hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rineke Verbrugge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation 2015, Advances in Intelligent Systems and Computing 528</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.163-179, 2017</w:t>
+              <w:t xml:space="preserve">, Springer, pp.149-162, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606169v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leviathan model without gossips and vanity: The richness of influence based on perceived hierarchy</w:t>
+                <w:t xml:space="preserve">A calibration to properly design a model integrating residential mobility and migration in rural area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rineke Verbrugge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Flache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation 2015, Advances in Intelligent Systems and Computing 528</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.149-162, 2017</w:t>
+              <w:t xml:space="preserve">, Springer, pp.163-179, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606168v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social functions of gossip and the Leviathan model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nemo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding Interactions in Complex Systems Toward a Science of Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholar Publishing, pp.139-175, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterisation of individual working dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Smajgl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empirical Agent-Based Modelling - Challenges and Solutions. Volume 1, The Characterisation and Parameterisation of Empirical Agent-Based Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.133-169, 2014, 978-1-4614-6133-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-6134-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité d’un modèle simplifié d’interactions sociales : le modèle Leviathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Silberstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modéliser &amp; simuler. Epistémologie et pratiques de la modélisation et de la simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.749-778, 2013, Sciences &amp; Philosophie, : 978-2-919694-19-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent based model of agri-environmental measure diffusion: What for ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Skerratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopez Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hernandez Iglesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent based modelling in natural resource management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSISOC, pp.55-73, 2008, 978-84-205-4560-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'évolution des conversions à l'agriculture biologique dans le département de l'Allier entre 1994 et 1999 par un modèle multi-agents department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexity and Ecosystem Management: the Theory and Practice of Multi-agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishers, pp.19, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10627,153 +10731,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu et ses mesures. L'ancienne mine d'extraction d'uranium de Rophin, perception d'un territoire uranifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la présence et le nombre d'emplois dans les services pour les communes d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10781,51 +10885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10835,152 +10939,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based approach as a neutral model to study transition towards circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling of behavioural, technical and governance interactions in domestic waste management: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11002,148 +11106,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Perceived Individual Social Contexts on Behaviors Against Plastic Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nugier Armelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can biases in perceived attitudes explain anti-conformism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11165,139 +11269,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leviathan model: Absolute dominance, generalised distrut and other patterns emerging from combining vanity with opinion propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timoteo Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11307,475 +11411,475 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Systèmes Agro-alimentaires Territoriaux Durables et Résilients (SAATDR) -Rapport final 2023-2024 Contrat 23001519 -Projet 8050 -Projets consortium CIR 1-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae, Lisc. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires de transition vers une économie circulaire durable de la gestion des biodéchets des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Papangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2022, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-simulation model of municipality network in the Auvergne case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report D0.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de l'impact économique de la conversion à l'agriculture biologique : projet IMAGES, modèle Allier Conversion à l'agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11784,169 +11888,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen IMAGES :Simulation de l'évolution des conversions à l'agriculture biologique dans le département de l'Allier entre 1994 et 1999 par un modèle multi-agents Rapport d'avancement du cas Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11956,171 +12060,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual based models of social systems : data driven hybrid micro-models of rural development and collective dynamics of filtering or rejecting messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Blaise Pascal - Clermont-Ferrand II, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013CLF22332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00856248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual based models of social systems: data driven hybrid micro-models of rural development and collective dynamics of filtering or rejecting messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Doctorat en Informatique, Université Blaise Pascal Clermont-Ferrand, 2013. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02598222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12130,51 +12234,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIABIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12183,352 +12287,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Means distance Mahalanobis personalisé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biowaste management model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05015822v1</w:t>
+                <w:t xml:space="preserve">hal-05015770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biowaste management model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Means distance Mahalanobis personalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7⟩</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015770v1</w:t>
+                <w:t xml:space="preserve">hal-05015822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12596,51 +12700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB4B1CF"/>
+    <w:nsid w:val="98531390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12827,51 +12931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094347093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Pratto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470024v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urbanska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34962/jws-75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bertazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Cacqueray-Valmenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.93024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feliciani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chattoe-Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599342v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525912500336" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008828" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/58004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219525910002633" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453897v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525908001799" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590524v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589161v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2004.11.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVNC2XL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587333v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956912v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickson Charles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960008v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_49" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shtiliyanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934146v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599098v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519416v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592114v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592115v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592111v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590565v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589142v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192220v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Jager" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589649v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589789v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589648v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587699v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584069v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581363v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01129-1_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598486v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silberstein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590523v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skerratt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Paredes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez Iglesias" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582710v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Four&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028904v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier Armelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962857v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956872v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579972v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579849v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00856248v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22332" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598222v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015822v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094347093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Pratto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470024v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urbanska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34962/jws-75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bertazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Cacqueray-Valmenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.93024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feliciani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chattoe-Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525912500336" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/58004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219525910002633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525908001799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2004.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVNC2XL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickson Charles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_49" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550345v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shtiliyanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519416v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Jager" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01129-1_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silberstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skerratt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Paredes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez Iglesias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Four&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier Armelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00856248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22332" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>