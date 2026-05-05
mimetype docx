--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -757,291 +757,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making the planet green again: The interplay of attitudes and group norms in the conversion to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Khamzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
+                <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Guimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253430⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (11), pp.1073-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jasp.12825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391637v1</w:t>
+                <w:t xml:space="preserve">hal-03405530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the planet green again: The interplay of attitudes and group norms in the conversion to organic farming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">Basic human values during the COVID-19 outbreak, perceived threat and their relationships with compliance with movement restrictions and social distancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Streith</w:t>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Guimond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Inigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (11), pp.1073-1088. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (6), pp.e0253430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jasp.12825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0253430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405530v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring non-linear transition pathways in social-ecological systems</w:t>
               </w:r>
@@ -1525,64 +1525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.e0209907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1818,261 +1818,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why do farmers not convert to organic farming? Modeling conversion to organic farming as a major change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qing Xu</w:t>
+                <w:t xml:space="preserve">The dark side of gossips: Hints from a simple opinion dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nrm.12171⟩</w:t>
+              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219525918500212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063212v1</w:t>
+                <w:t xml:space="preserve">hal-02608266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of gossips: Hints from a simple opinion dynamics model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why do farmers not convert to organic farming? Modeling conversion to organic farming as a major change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219525918500212⟩</w:t>
+              <w:t xml:space="preserve">Natural Resource Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.e12171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nrm.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608266v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomy of a web of trust: The bitcoin-OTC market</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. de Cacqueray-Valmenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 09 (03), pp.340-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2290,265 +2290,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of social influence: towards the next frontiers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Chattoe-Brown</w:t>
+                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.3521⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606532v1</w:t>
+                <w:t xml:space="preserve">hal-05568607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
+                <w:t xml:space="preserve">Models of social influence: towards the next frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Flache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feliciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chattoe-Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4(2)), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18564/jasss.3521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568607v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-like indicator to assess opinion resilience</w:t>
               </w:r>
@@ -2583,51 +2583,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 473, pp.501-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605428v1</w:t>
@@ -3039,160 +3039,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lenormand</w:t>
+                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742498v1</w:t>
+                <w:t xml:space="preserve">hal-02596993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in French rural municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3211,92 +3211,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), pp.e40001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625233v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the number of jobs in proximity services from the number of inhabitants in french rural municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3315,193 +3315,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0040001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commuting network models: Getting the essentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A universal model of commuting networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Baqueiro Espinosa</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15 (2), pp.6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18564/jasss.1964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596993v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New discussions challenge the organization of societies</w:t>
               </w:r>
@@ -3640,275 +3640,275 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e45985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0045985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative approach for generating statistically realistic populations of households</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ternès</w:t>
+                <w:t xml:space="preserve">Collective increase of first impression bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515462v1</w:t>
+                <w:t xml:space="preserve">hal-02592116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective increase of first impression bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">An iterative approach for generating statistically realistic populations of households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ternès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complexity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0008828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592116v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dynamics in a group-based society</w:t>
               </w:r>
@@ -4359,458 +4359,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation effects of filtering incongruent information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the variations of neighbourhood sizes in the mean-field approximation of the threshold model on a random network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 60 (8), pp.816-825</w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (1), pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589161v1</w:t>
+                <w:t xml:space="preserve">hal-02588934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the variations of neighbourhood sizes in the mean-field approximation of the threshold model on a random network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation effects of filtering incongruent information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 10 (1), pp.15</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 60 (8), pp.816-825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588934v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual-based model of innovation diffusion mixing social influence and rational anticipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+                <w:t xml:space="preserve">The relevance of aggregating a water consumption model cannot be disconnected from the choice of information available on the resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (4), pp.287-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2004.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587131v1</w:t>
+                <w:t xml:space="preserve">hal-02584268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of aggregating a water consumption model cannot be disconnected from the choice of information available on the resource</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Goreaud</w:t>
+                <w:t xml:space="preserve">An individual-based model of innovation diffusion mixing social influence and rational anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (4), pp.1041-1069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2004.11.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02584268v1</w:t>
+                <w:t xml:space="preserve">hal-02587131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing an individual-based model of behaviour diffusion with its mean field aggregate approximation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,204 +5220,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we learn from a systemic representation of local food systems? Cross-perspectives from researchers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode du besoin et de l'offre alimentaire locale pour les circuits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noireaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">Nickson Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREA - Consiglio per la ricerca in agricoltura e l’analisi dell’economia agraria (https://www.crea.gov.it/en/about-crea, Italie), Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">15ème Rencontres de l'AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association AIRL-SCM, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04956912v1</w:t>
+                <w:t xml:space="preserve">hal-04719913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode du besoin et de l'offre alimentaire locale pour les circuits de proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we learn from a systemic representation of local food systems? Cross-perspectives from researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickson Charles</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Rencontres de l'AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association AIRL-SCM, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREA - Consiglio per la ricerca in agricoltura e l’analisi dell’economia agraria (https://www.crea.gov.it/en/about-crea, Italie), Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719913v1</w:t>
+                <w:t xml:space="preserve">hal-04956912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilité individuelle et collective</w:t>
               </w:r>
@@ -5731,100 +5731,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Natural Resources Modelling (WCNRM) - Vulnerability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nrm.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738102v1</w:t>
@@ -5874,51 +5874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,64 +6004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Social Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6125,64 +6125,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Congrès International de Psychologie Sociale en Langue Française (CIPSLF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS; UCL, Jul 2018, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6201,277 +6201,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gend</w:t>
+                <w:t xml:space="preserve">P. Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
+                <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172279v1</w:t>
+                <w:t xml:space="preserve">hal-02607056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution : An online experiment</w:t>
+                <w:t xml:space="preserve">Bounded confidence in extreme opinion evolution: an online experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Martin</w:t>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gend</w:t>
+                <w:t xml:space="preserve">Pascal Gend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed A. A. Oumajoud</w:t>
+                <w:t xml:space="preserve">Mohammed A. Ait Oumajoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Social Science (IC2S2 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany. pp.3</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Social Science, IC2S2 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607056v1</w:t>
+                <w:t xml:space="preserve">hal-03172279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When ego-involved and non ego-involved agents lead to polarization despite a large consensus</w:t>
               </w:r>
@@ -7543,368 +7543,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double modelling of the dynamic of activities in rural municipalities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentations en psychologie sociale et modélisation individu-centré de dynamique d'opinion. Apport de la confrontation des deux domaines de recherche au travers d'un exemple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Brazilian Congress of Agro-informatics (7. Congresso Brasileiro de Agroinformática )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Viçosa, Brazil. pp.5</w:t>
+              <w:t xml:space="preserve">16èmes Journées de Rochebrune. Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Rochebrune, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592114v1</w:t>
+                <w:t xml:space="preserve">hal-02592112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance des individus moins engagés pour l'émergence d'une majorité</w:t>
+                <w:t xml:space="preserve">Openness leads to Opinion Stability and Narrowness to Volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASHS : Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.12</w:t>
+              <w:t xml:space="preserve">ECCS'09, European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592115v1</w:t>
+                <w:t xml:space="preserve">hal-02592111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en psychologie sociale et modélisation individu-centré de dynamique d'opinion. Apport de la confrontation des deux domaines de recherche au travers d'un exemple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double modelling of the dynamic of activities in rural municipalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ternès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées de Rochebrune. Rencontres Interdisciplinaires sur les Systèmes Complexes Naturels et Artificiels Ontologie et dynamique des systèmes complexes, perspectives interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Rochebrune, France. pp.11</w:t>
+              <w:t xml:space="preserve">7th Brazilian Congress of Agro-informatics (7. Congresso Brasileiro de Agroinformática )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Viçosa, Brazil. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592112v1</w:t>
+                <w:t xml:space="preserve">hal-02592114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness leads to Opinion Stability and Narrowness to Volatility</w:t>
+                <w:t xml:space="preserve">De l'importance des individus moins engagés pour l'émergence d'une majorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS'09, European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. pp.14</w:t>
+              <w:t xml:space="preserve">MASHS : Modèles et Apprentissage en Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592111v1</w:t>
+                <w:t xml:space="preserve">hal-02592115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded confidence with rejection: clusters or scattered opinions ?</w:t>
               </w:r>
@@ -8762,51 +8762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking into account the variations of social network in the mean-field approximation of the threshold behaviour diffusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8844,51 +8844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing individual-based model of behaviour diffusion with its mean field aggregated approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8952,51 +8952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing an innovation diffusion IBM and its aggregated version derived by mean field approximation for short term simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,77 +9105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking and being different from others: psychological and behavioural consequences of mismatch between personal attitudes and perceived norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Khamzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Streith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Guimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th General Meeting of the European Association of Social Psychology (EASP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9276,243 +9276,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University laws in commuting flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lenormand</w:t>
+                <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriana Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">ECCS'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599099v1</w:t>
+                <w:t xml:space="preserve">hal-02889638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality Laws in Commuting Flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lenormand</w:t>
+                <w:t xml:space="preserve">University laws in commuting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems (ECCS) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Barcelone, Spain. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889638v1</w:t>
+                <w:t xml:space="preserve">hal-02599099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling a network of rural municipalities</w:t>
               </w:r>
@@ -9889,51 +9889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rineke Verbrugge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Flache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation 2015, Advances in Intelligent Systems and Computing 528</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.149-162, 2017</w:t>
@@ -10601,51 +10601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'évolution des conversions à l'agriculture biologique dans le département de l'Allier entre 1994 et 1999 par un modèle multi-agents department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11937,51 +11937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen IMAGES :Simulation de l'évolution des conversions à l'agriculture biologique dans le département de l'Allier entre 1994 et 1999 par un modèle multi-agents Rapport d'avancement du cas Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,195 +12352,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biowaste management model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-Means distance Mahalanobis personalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7⟩</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015770v1</w:t>
+                <w:t xml:space="preserve">hal-05015822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Means distance Mahalanobis personalisé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biowaste management model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hdaifeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Tung Vu</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05015822v1</w:t>
+                <w:t xml:space="preserve">hal-05015770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviathan</w:t>
               </w:r>
@@ -12700,51 +12700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98531390"/>
+    <w:nsid w:val="1A25CEED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12931,51 +12931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094347093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Pratto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470024v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urbanska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34962/jws-75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bertazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12171" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Cacqueray-Valmenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.93024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flache" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feliciani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chattoe-Brown" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726422v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525912500336" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008828" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/58004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219525910002633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525908001799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589161v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2004.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVNC2XL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956912v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719913v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickson Charles" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_49" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550345v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shtiliyanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519416v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592114v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592111v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Jager" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599099v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01129-1_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silberstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skerratt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Paredes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez Iglesias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Four&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier Armelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00856248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22332" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015770v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-huet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2973-7738" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094347093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064547v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2025.145571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noireaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2530130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015155v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachata Muneepeerakul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.5634" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Erdlenbruch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Smadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.09.011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699859v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Roozmand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Khamzina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2022.3154034" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405530v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Streith" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guimond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jasp.12825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Inigo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253430" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Baggio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hodbod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59713-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.4204" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Pratto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236840" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470024v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Urbanska" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0209907" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gargiulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34962/jws-75" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959885v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bertazzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525918500212" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02063212v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nrm.12171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffuant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rigolot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. de Cacqueray-Valmenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.93024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2016.12.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feliciani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chattoe-Brown" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.3521" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lenormand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5198/jtlu.v7i1.360" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625229v4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carletti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro Espinosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.1964" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625233v4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726422v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045985" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525912500336" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681772v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592116v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515462v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tern&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008828" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/58004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10.1142/S0219525910002633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jager" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525908001799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170031v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2008.04.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZPWHLQR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590524v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588934v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584268v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Edwards" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goreaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2004.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVNC2XL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587131v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goreaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00206-8_19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickson Charles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917433v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199185v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grouiez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738102v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34127-5_49" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607056v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gend" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. A. Oumajoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gend" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A. Ait Oumajoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550345v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shtiliyanova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599098v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596549v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596122v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519416v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592111v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592114v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589142v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192220v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Jager" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588329v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588330v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584069v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581363v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187014v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600221v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02889638v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599099v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595957v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594284v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garguilo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959994v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01129-1_14" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606168v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rineke Verbrugge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606531v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debarsy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598836v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smajgl" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6134-0_8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598486v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Varenne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silberstein" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skerratt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopez Paredes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez Iglesias" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582710v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960734v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Four&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481978v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugier Armelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962857v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678404v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoteo Carletti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956872v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papangelou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thiriet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597574v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579972v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579849v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00856248v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013CLF22332" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02598222v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:64b9cc96fab73828b2ef1d512c7b1c367d4f3f79;origin=https://hal.archives-ouvertes.fr/hal-04918181;visit=swh:1:snp:affbd25e03c287fd2ec6943fe57e572900697eb2;anchor=swh:1:rel:e002dce7f6bc48fc7a9a62cfdafd77a7c3e5d05f;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tung Vu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:33be39a075a55e9af0d2a277b860bfaa44a2317f;origin=https://forgemia.inra.fr/lisc/k-means-clustering-personalise.git;visit=swh:1:snp:fd55df12d968fa8bf4ebf592a8ca0340624ce24d;anchor=swh:1:rev:a4c05b827e19a714a050ba3ba06b159d31c272ce" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05015770v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fd812855cfa82bfeae00d70121ad79dde10e8477;origin=https://forgemia.inra.fr/lisc/Beecome2;visit=swh:1:snp:5becc98d9b0ed04bfcf29587ee3565f976aa1044;anchor=swh:1:rev:7673a7247efd1b7bed7283ede323a28e33a657d7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8d6dbf7de56c94383919dd389fcd389ac01473ee;origin=https://forgemia.inra.fr/lisc/leviathan.git;visit=swh:1:snp:97fc4e720ec627fbc77c39c023675ffbb59d970c;anchor=swh:1:rev:1b848110486e154f9f90f54929db4cd035c17f0b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>