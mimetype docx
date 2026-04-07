--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1468,173 +1468,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les commentaires de &amp;lt;i&amp;gt;sūtra&amp;lt;/i&amp;gt; bouddhiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège; Costantino Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.239-246, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Sūtra du diamant&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège; Costantino Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.221-229, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650303v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01650302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions de Jizang sur la non dualité, d'après ses commentaires du neuvième chapitre du Soutra de Vimalakīrti</w:t>
               </w:r>
@@ -1784,5616 +1784,5616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Huida 慧達/Liu Sahe 劉薩荷 (ca. 373-435)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.232-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao’an道安 (fl. 569)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Gao 高 des Wei du Nord († 518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.175-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daosheng 竺道生 († 434)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.657-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senghong 僧洪 (Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.389-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanping 曇憑 (Ve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxiu 淨秀 (418-506)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.260-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjian 淨撿 (ca. 292-ca. 361)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengchou 僧稠 (480-560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.387-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmakṣema 曇無讖 ou 曇摩讖 (385-433)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.123-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumārajīva 鳩摩羅什</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.268-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengrui 僧叡 (352 ?-436 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhisheng 智勝 (427-492)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.636-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqiong 慧瓊 (368-447)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizang 智藏 (458-522)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.639-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Hu 胡 des Wei du Nord (ca. 490-528)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.216-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tankai 竺曇鎧 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.661-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengmeng 僧猛 (418-489)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengshu 僧述 (430-513, var. 515)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.393-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Miaoyin 支妙音 (fl. 372-396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huike 慧可 (487 ?-593 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Minggan 康明感 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.265-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengbian 僧辯 († 493)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmarakṣa, Zhu Fahu 竺法護 (d. i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.124-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoxian 寶賢 (401-477)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources de l’histoire du bouddhisme chinois (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1605-1611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu 法羽 (fin IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.152-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daohui 道慧 (408-458)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sources de l’histoire du bouddhisme chinois (Les)</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhidharma 菩提達摩 († ca. 530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixu 慧緒 (431-499)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmiao 善妙 (Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.399-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcs bouddhistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuangao 玄高 (402-444)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.566-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan 慧元 († 389). Moine bouddhiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.241-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dele 德樂 (421-501)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daolin 道琳 (447-519)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falang 法朗 (507-581)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaste concubine Pan 潘淑妃 († 453)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.361-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huisi 慧思 (515-577)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.237-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huili 慧力 (d.i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.235-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochang 寶唱 (ca. 466-518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Xuan 桓玄 (369-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.225-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiguo 慧果 (ca. 364-433)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puyuan 普圓 (ca. 560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.367-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengfa 僧法 (490-505)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengyou 僧祐 (445-518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.394-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengliang 僧亮 (d.i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.390-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijiao 慧皎 (497-554)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhi 保誌 ou 寶誌 (ca. 418-514)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Faqiao 帛法橋 (ca. 260 – ca. 350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjing 光靜 († 442)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法願 (414-500)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxian 法獻 († 498)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian 法辯 (ca. 403-463)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxuan 法宣 (434-516)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daochuo 道綽 (562-645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanhui 曇暉 (422-504)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.438-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Yun 宋雲 (d. i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.420-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxing 信行 (540-594)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.542-543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Ji 荀濟 (?-547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.569-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing’ai 靜藹 (534-578)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.258-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Yu 司馬昱 (320-372, r. 371-372). Empereur Jianwen des Jin 簡文帝</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.417-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanchang 玄暢 (416-484)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.565-566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daoxin 竺道馨 († ca. 368)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.657-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faying 法穎 (416-482)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.151-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法緣 (ca. 424-ca. 479)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.154-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daodu 道度 (462-526)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajin 法進 († 444)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengzhao 僧肇 (384 ?-414)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiren 慧忍 (ca. 450-494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyi 慧益 († 463)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.240-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizang 吉藏 (549-623)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.261-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faquan 法全 (412-494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies de moines et de moniales bouddhistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1605-1611</w:t>
+              <w:t xml:space="preserve">, 2020, pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fayu 法羽 (fin IVe s.)</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhiruci 菩提留支 († ca. 534 et 537)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.152-153</w:t>
+              <w:t xml:space="preserve">, 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baoxian 寶賢 (401-477)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qian 支謙 († ca. 252-257)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.46</w:t>
+              <w:t xml:space="preserve">, 2020, pp.634-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dharmarakṣa, Zhu Fahu 竺法護 (d. i.)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Chong 何充 (292-346)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.124-125</w:t>
+              <w:t xml:space="preserve">, 2020, pp.202-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bodhidharma 菩提達摩 († ca. 530)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi 智顗 (538-597)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.50-52</w:t>
+              <w:t xml:space="preserve">, 2020, pp.637-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Shanmiao 善妙 (Ve s.)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyue 曇籥 (fl. 372)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.399-400</w:t>
+              <w:t xml:space="preserve">, 2020, pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huiyuan 慧元 († 389). Moine bouddhiste</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Dun 支遁 (314-366), zi Daolin 道林</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.241-242</w:t>
+              <w:t xml:space="preserve">, 2020, pp.632-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huixu 慧緒 (431-499)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Feng 馮 (442-490) des Wei du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.240</w:t>
+              <w:t xml:space="preserve">, 2020, pp.158-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...4277 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503367v1</w:t>
-              </w:r>
-[...688 lines deleted...]
-                <w:t xml:space="preserve">hal-02503369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moines et nonnes bouddhistes</w:t>
               </w:r>
@@ -7538,51 +7538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CBD3EC3"/>
+    <w:nsid w:val="3288D253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7686,51 +7686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="689F42F9"/>
+    <w:nsid w:val="ADCF22FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>