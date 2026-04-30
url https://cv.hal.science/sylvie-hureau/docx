--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1784,5616 +1784,5616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dharmarakṣa, Zhu Fahu 竺法護 (d. i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.124-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoxian 寶賢 (401-477)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources de l’histoire du bouddhisme chinois (Les)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1605-1611</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu 法羽 (fin IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.152-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daohui 道慧 (408-458)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhidharma 菩提達摩 († ca. 530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huixu 慧緒 (431-499)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmiao 善妙 (Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.399-400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcs bouddhistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.52-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuangao 玄高 (402-444)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.566-568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyuan 慧元 († 389). Moine bouddhiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.241-242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dele 德樂 (421-501)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daolin 道琳 (447-519)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falang 法朗 (507-581)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaste concubine Pan 潘淑妃 († 453)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.361-362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huisi 慧思 (515-577)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.237-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huili 慧力 (d.i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.235-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baochang 寶唱 (ca. 466-518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Xuan 桓玄 (369-404)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.225-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiguo 慧果 (ca. 364-433)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.233-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puyuan 普圓 (ca. 560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.367-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengfa 僧法 (490-505)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengyou 僧祐 (445-518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.394-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengliang 僧亮 (d.i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.390-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijiao 慧皎 (497-554)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhi 保誌 ou 寶誌 (ca. 418-514)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Faqiao 帛法橋 (ca. 260 – ca. 350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjing 光靜 († 442)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumārajīva 鳩摩羅什</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.268-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengrui 僧叡 (352 ?-436 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhisheng 智勝 (427-492)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.636-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqiong 慧瓊 (368-447)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizang 智藏 (458-522)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.639-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Hu 胡 des Wei du Nord (ca. 490-528)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.216-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tankai 竺曇鎧 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.661-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengmeng 僧猛 (418-489)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengshu 僧述 (430-513, var. 515)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.393-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Miaoyin 支妙音 (fl. 372-396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huike 慧可 (487 ?-593 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Minggan 康明感 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.265-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengbian 僧辯 († 493)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxing 信行 (540-594)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.542-543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing’ai 靜藹 (534-578)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.258-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Yun 宋雲 (d. i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.420-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Ji 荀濟 (?-547)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.569-570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanhui 曇暉 (422-504)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.438-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法願 (414-500)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.153-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxian 法獻 († 498)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.149-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxuan 法宣 (434-516)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian 法辯 (ca. 403-463)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daochuo 道綽 (562-645)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.110-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Yu 司馬昱 (320-372, r. 371-372). Empereur Jianwen des Jin 簡文帝</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.417-418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanchang 玄暢 (416-484)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.565-566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daoxin 竺道馨 († ca. 368)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.657-658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faying 法穎 (416-482)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.151-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法緣 (ca. 424-ca. 479)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.154-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daodu 道度 (462-526)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.112-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajin 法進 († 444)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.137-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengzhao 僧肇 (384 ?-414)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiren 慧忍 (ca. 450-494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyi 慧益 († 463)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.240-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizang 吉藏 (549-623)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.261-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faquan 法全 (412-494)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies de moines et de moniales bouddhistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.122-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhiruci 菩提留支 († ca. 534 et 537)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qian 支謙 († ca. 252-257)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.634-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Chong 何充 (292-346)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.202-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi 智顗 (538-597)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.637-639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyue 曇籥 (fl. 372)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.442-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Dun 支遁 (314-366), zi Daolin 道林</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.632-633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Feng 馮 (442-490) des Wei du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.158-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Gao 高 des Wei du Nord († 518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.175-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengchou 僧稠 (480-560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.387-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanping 曇憑 (Ve siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.440-441</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daosheng 竺道生 († 434)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.657-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao’an道安 (fl. 569)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huida 慧達/Liu Sahe 劉薩荷 (ca. 373-435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.232-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dao’an道安 (fl. 569)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmakṣema 曇無讖 ou 曇摩讖 (385-433)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.109-110</w:t>
+              <w:t xml:space="preserve">, 2020, pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Impératrice Gao 高 des Wei du Nord († 518)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxiu 淨秀 (418-506)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.175-176</w:t>
+              <w:t xml:space="preserve">, 2020, pp.260-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhu Daosheng 竺道生 († 434)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjian 淨撿 (ca. 292-ca. 361)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.657-657</w:t>
+              <w:t xml:space="preserve">, 2020, pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senghong 僧洪 (Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.389-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502895v1</w:t>
-              </w:r>
-[...5242 lines deleted...]
-                <w:t xml:space="preserve">hal-02503367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moines et nonnes bouddhistes</w:t>
               </w:r>
@@ -7538,51 +7538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3288D253"/>
+    <w:nsid w:val="EE53D933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7686,51 +7686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ADCF22FD"/>
+    <w:nsid w:val="34C8A114"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>