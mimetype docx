--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1468,173 +1468,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;lt;i&amp;gt;Sūtra du diamant&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Drège; Costantino Moretti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.221-229, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les commentaires de &amp;lt;i&amp;gt;sūtra&amp;lt;/i&amp;gt; bouddhiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Drège; Costantino Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du lisible : la mise en texte des manuscrits de la Chine ancienne et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège de France, Institut des hautes études chinoises, pp.239-246, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650302v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01650303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions de Jizang sur la non dualité, d'après ses commentaires du neuvième chapitre du Soutra de Vimalakīrti</w:t>
               </w:r>
@@ -1784,5616 +1784,5616 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kumārajīva 鳩摩羅什</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.268-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengrui 僧叡 (352 ?-436 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhisheng 智勝 (427-492)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.636-637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqiong 慧瓊 (368-447)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizang 智藏 (458-522)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.639-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Hu 胡 des Wei du Nord (ca. 490-528)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.216-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Tankai 竺曇鎧 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.661-662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengmeng 僧猛 (418-489)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengshu 僧述 (430-513, var. 515)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.393-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Miaoyin 支妙音 (fl. 372-396)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.634</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huike 慧可 (487 ?-593 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Minggan 康明感 (IVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.265-266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengbian 僧辯 († 493)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dharmarakṣa, Zhu Fahu 竺法護 (d. i.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoxian 寶賢 (401-477)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de l’histoire du bouddhisme chinois (Les)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1605-1611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu 法羽 (fin IVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.152-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daohui 道慧 (408-458)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodhidharma 菩提達摩 († ca. 530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huixu 慧緒 (431-499)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmiao 善妙 (Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.399-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laïcs bouddhistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.52-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuangao 玄高 (402-444)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.566-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiyuan 慧元 († 389). Moine bouddhiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.241-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puyuan 普圓 (ca. 560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.367-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengfa 僧法 (490-505)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengyou 僧祐 (445-518)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.394-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengliang 僧亮 (d.i.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.390-391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijiao 慧皎 (497-554)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhi 保誌 ou 寶誌 (ca. 418-514)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Faqiao 帛法橋 (ca. 260 – ca. 350)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjing 光靜 († 442)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dele 德樂 (421-501)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daolin 道琳 (447-519)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falang 法朗 (507-581)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaste concubine Pan 潘淑妃 († 453)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.361-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huisi 慧思 (515-577)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.237-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huili 慧力 (d.i.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.235-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baochang 寶唱 (ca. 466-518)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Xuan 桓玄 (369-404)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.225-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiguo 慧果 (ca. 364-433)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Puyuan 普圓 (ca. 560)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法願 (414-500)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.367-368</w:t>
+              <w:t xml:space="preserve">, 2020, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengfa 僧法 (490-505)</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxian 法獻 († 498)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.389</w:t>
+              <w:t xml:space="preserve">, 2020, pp.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengyou 僧祐 (445-518)</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian 法辯 (ca. 403-463)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.394-396</w:t>
+              <w:t xml:space="preserve">, 2020, pp.137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengliang 僧亮 (d.i.)</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faxuan 法宣 (434-516)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.390-391</w:t>
+              <w:t xml:space="preserve">, 2020, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huijiao 慧皎 (497-554)</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daochuo 道綽 (562-645)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.234</w:t>
+              <w:t xml:space="preserve">, 2020, pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Baozhi 保誌 ou 寶誌 (ca. 418-514)</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanhui 曇暉 (422-504)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.48-49</w:t>
+              <w:t xml:space="preserve">, 2020, pp.438-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bo Faqiao 帛法橋 (ca. 260 – ca. 350)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Yun 宋雲 (d. i.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.50</w:t>
+              <w:t xml:space="preserve">, 2020, pp.420-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guangjing 光靜 († 442)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxing 信行 (540-594)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.189</w:t>
+              <w:t xml:space="preserve">, 2020, pp.542-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kumārajīva 鳩摩羅什</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Ji 荀濟 (?-547)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.268-271</w:t>
+              <w:t xml:space="preserve">, 2020, pp.569-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengrui 僧叡 (352 ?-436 ?)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing’ai 靜藹 (534-578)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.391-393</w:t>
+              <w:t xml:space="preserve">, 2020, pp.258-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhisheng 智勝 (427-492)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sima Yu 司馬昱 (320-372, r. 371-372). Empereur Jianwen des Jin 簡文帝</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.636-637</w:t>
+              <w:t xml:space="preserve">, 2020, pp.417-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huiqiong 慧瓊 (368-447)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanchang 玄暢 (416-484)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.236</w:t>
+              <w:t xml:space="preserve">, 2020, pp.565-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhizang 智藏 (458-522)</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daoxin 竺道馨 († ca. 368)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.639-641</w:t>
+              <w:t xml:space="preserve">, 2020, pp.657-658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Impératrice Hu 胡 des Wei du Nord (ca. 490-528)</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faying 法穎 (416-482)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.216-218</w:t>
+              <w:t xml:space="preserve">, 2020, pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhu Tankai 竺曇鎧 (IVe s.)</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayuan 法緣 (ca. 424-ca. 479)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.661-662</w:t>
+              <w:t xml:space="preserve">, 2020, pp.154-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengmeng 僧猛 (418-489)</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daodu 道度 (462-526)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.391</w:t>
+              <w:t xml:space="preserve">, 2020, pp.112-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengshu 僧述 (430-513, var. 515)</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fajin 法進 († 444)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.393-394</w:t>
+              <w:t xml:space="preserve">, 2020, pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhi Miaoyin 支妙音 (fl. 372-396)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengzhao 僧肇 (384 ?-414)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.634</w:t>
+              <w:t xml:space="preserve">, 2020, pp.396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Huike 慧可 (487 ?-593 ?)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiren 慧忍 (ca. 450-494)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, pp.236-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kang Minggan 康明感 (IVe s.)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyi 慧益 († 463)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.265-266</w:t>
+              <w:t xml:space="preserve">, 2020, pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengbian 僧辯 († 493)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizang 吉藏 (549-623)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.387</w:t>
+              <w:t xml:space="preserve">, 2020, pp.261-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Xinxing 信行 (540-594)</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faquan 法全 (412-494)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.542-543</w:t>
+              <w:t xml:space="preserve">, 2020, pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jing’ai 靜藹 (534-578)</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies de moines et de moniales bouddhistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.122-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodhiruci 菩提留支 († ca. 534 et 537)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.258-259</w:t>
+              <w:t xml:space="preserve">, 2020, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Song Yun 宋雲 (d. i.)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Qian 支謙 († ca. 252-257)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.420-421</w:t>
+              <w:t xml:space="preserve">, 2020, pp.634-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Xun Ji 荀濟 (?-547)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Chong 何充 (292-346)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.569-570</w:t>
+              <w:t xml:space="preserve">, 2020, pp.202-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tanhui 曇暉 (422-504)</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyi 智顗 (538-597)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.438-439</w:t>
+              <w:t xml:space="preserve">, 2020, pp.637-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fayuan 法願 (414-500)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanyue 曇籥 (fl. 372)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.153-154</w:t>
+              <w:t xml:space="preserve">, 2020, pp.442-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faxian 法獻 († 498)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Dun 支遁 (314-366), zi Daolin 道林</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.149-151</w:t>
+              <w:t xml:space="preserve">, 2020, pp.632-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faxuan 法宣 (434-516)</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Feng 馮 (442-490) des Wei du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.151</w:t>
+              <w:t xml:space="preserve">, 2020, pp.158-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fabian 法辯 (ca. 403-463)</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huida 慧達/Liu Sahe 劉薩荷 (ca. 373-435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.137</w:t>
+              <w:t xml:space="preserve">, 2020, pp.232-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Daochuo 道綽 (562-645)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dharmakṣema 曇無讖 ou 曇摩讖 (385-433)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.110-111</w:t>
+              <w:t xml:space="preserve">, 2020, pp.123-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sima Yu 司馬昱 (320-372, r. 371-372). Empereur Jianwen des Jin 簡文帝</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanping 曇憑 (Ve siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.417-418</w:t>
+              <w:t xml:space="preserve">, 2020, pp.440-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Xuanchang 玄暢 (416-484)</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhu Daosheng 竺道生 († 434)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.565-566</w:t>
+              <w:t xml:space="preserve">, 2020, pp.657-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Zhu Daoxin 竺道馨 († ca. 368)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dao’an道安 (fl. 569)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.657-658</w:t>
+              <w:t xml:space="preserve">, 2020, pp.109-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faying 法穎 (416-482)</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senghong 僧洪 (Ve s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.151-152</w:t>
+              <w:t xml:space="preserve">, 2020, pp.389-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fayuan 法緣 (ca. 424-ca. 479)</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjian 淨撿 (ca. 292-ca. 361)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.154-155</w:t>
+              <w:t xml:space="preserve">, 2020, pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Daodu 道度 (462-526)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingxiu 淨秀 (418-506)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.112-113</w:t>
+              <w:t xml:space="preserve">, 2020, pp.260-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fajin 法進 († 444)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sengchou 僧稠 (480-560)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.137-138</w:t>
+              <w:t xml:space="preserve">, 2020, pp.387-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sengzhao 僧肇 (384 ?-414)</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératrice Gao 高 des Wei du Nord († 518)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois. Culture, politique et religion de la fin des Han à la veille des Tang (IIIe-VIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.396</w:t>
+              <w:t xml:space="preserve">, 2020, pp.175-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...896 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503369v1</w:t>
-              </w:r>
-[...619 lines deleted...]
-                <w:t xml:space="preserve">hal-02502895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moines et nonnes bouddhistes</w:t>
               </w:r>
@@ -7538,51 +7538,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE53D933"/>
+    <w:nsid w:val="884987D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7686,51 +7686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34C8A114"/>
+    <w:nsid w:val="9926AE39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7920,51 +7920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-hureau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9634-6457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/bouddhisme-chinois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ephe.psl.eu/introduction-la-lecture-de-textes-bouddhiques-chinois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hureau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650308v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650374v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163123v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650306v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503240v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502169v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502242v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502173v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503235v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503363v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503348v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502167v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501590v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502276v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503231v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503367v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502205v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502895v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>