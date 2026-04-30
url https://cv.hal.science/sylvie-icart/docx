--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -208,329 +208,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Jacobi-type methods for blind equalization of paraunitary channels</w:t>
+                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Sørensen</w:t>
+                <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven De Lathauwer</w:t>
+                <w:t xml:space="preserve">Lieven de Lathauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (4), pp.1190-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315513v1</w:t>
+                <w:t xml:space="preserve">hal-00781143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Polyadic decomposition with a Columnwise Orthonormal Factor Matrix</w:t>
+                <w:t xml:space="preserve">On Jacobi-type methods for blind equalization of paraunitary channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Sorensen</w:t>
+                <w:t xml:space="preserve">Mikael Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieven de Lathauwer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Comon</w:t>
+                <w:t xml:space="preserve">Lieven De Lathauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Matrix Analysis and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (3), pp.617--624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2011.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110830034⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781143v1</w:t>
+                <w:t xml:space="preserve">hal-01315513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Paraunitary Equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Rota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -773,51 +773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Properties of Laurent Polynomial Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA - 9th IMA International Conference on Mathematics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Birmingham, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -842,90 +842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAFAC2 receivers for Orthogonal Space-Time Block Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dresden, Germany. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -950,90 +950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate tensor diagonalization by invertible transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1058,90 +1058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient based Approximate Joint Diagonalization by Orthogonal Transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deneire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Signal Processing Conference (Eusipco'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, lausanne, Switzerland. pp.session L11-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1179,51 +1179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalisation aveugle de mélanges convolutifs MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Icart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1915,51 +1915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01665077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nevejans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Icart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Merlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Sorensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven de Lathauwer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deneire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110830034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael S&#248;rensen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven De Lathauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2011.07.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC6M63K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Rota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2008.08.014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Lafay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Samson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04208491v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00805547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>