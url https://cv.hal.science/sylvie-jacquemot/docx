--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -237,51 +237,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -994,2869 +994,2735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top femtosecond soft X-ray laser by collisional ionization gating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nejdl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volker Naulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (12), pp.817 - 821. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (12), pp.120301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2015.225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/120301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394716v1</w:t>
+                <w:t xml:space="preserve">hal-02321658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40th European Physical Society Conference on Plasma Physics</w:t>
+                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Naulin</w:t>
+                <w:t xml:space="preserve">Maxime Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/120301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321658v1</w:t>
+                <w:t xml:space="preserve">hal-00964900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump requirements for betatron-generated femtosecond X-ray laser at saturation from inner-shell transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Corde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 106 (4), pp.809-816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-012-4912-1⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 101 (4), pp.753-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964900v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond coherent pulses in the keV range from inner-shell transitions pumped by a betatron source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kim Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created x-ray sources from low- to mid-Z elements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Bastiani-Ceccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4177-5⟩</w:t>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hedp.2009.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523293v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created x-ray sources from low- to mid-Z elements.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Peyrusse</w:t>
+                <w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balcou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dovillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hedp.2009.05.018⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (7-8), pp.983-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830401v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in X-UV optics and X-UV diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dovillaire</w:t>
+                <w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond F. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James R. Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-004-1430-9⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (22), pp.2261-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.002261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00522659v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal coherence measurements of a transient collisional x-ray laser</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATOMIC PARAMETERS FOR NE-LIKE AG COLLISIONAL EXCITATION X-RAY LASER SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Institute of Physics Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 116, pp.173-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873446v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATOMIC PARAMETERS FOR NE-LIKE AG COLLISIONAL EXCITATION X-RAY LASER SIMULATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray amplification in Ne-like silver - gain determination and time-resolved beam divergence measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cornille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institute of Physics Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 116, pp.173-176</w:t>
+              <w:t xml:space="preserve">Conference Series- Institute of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 116, pp.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921661v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray amplification in Ne-like silver - gain determination and time-resolved beam divergence measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Bourgade</w:t>
+                <w:t xml:space="preserve">SATELLITE LINES OF NEON-LIKE RESONANCE LINES, FOR 17&amp;lt;Z&amp;lt;48</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bruneau</w:t>
+                <w:t xml:space="preserve">M. Louis-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carillon</w:t>
+                <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Series- Institute of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 50 (C1), pp.C1-615-C1-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922594v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00229368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SATELLITE LINES OF NEON-LIKE RESONANCE LINES, FOR 17&amp;lt;Z&amp;lt;48</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DENSITY AND TEMPERATURE DIAGNOSTICS OF A Ne-LIKE GERMANIUM PLASMA CREATED BY LASER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Dubau</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 50 (C1), pp.C1-615-C1-622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1989168⟩</w:t>
+              <w:t xml:space="preserve">, 1988, 49 (C1), pp.C1-123-C1-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00229368v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l'amplification d'un rayonnement X-UV dans un plasma de germaium créé par laser</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Combis</w:t>
+                <w:t xml:space="preserve">SPECTROSCOPY IN Ne-LIKE PLASMAS. Z-DEPENDENCE OF THE ATOMIC DATA USED IN A COLLISIONAL-RADIATIVE MODEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C1), pp.C1-95-C1-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921649v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00227439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPECTROSCOPY IN Ne-LIKE PLASMAS. Z-DEPENDENCE OF THE ATOMIC DATA USED IN A COLLISIONAL-RADIATIVE MODEL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Loulergue</w:t>
+                <w:t xml:space="preserve">Mise en évidence de l'amplification d'un rayonnement X-UV dans un plasma de germaium créé par laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bourgade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 306 (13), pp.867-870</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227439v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENSITY AND TEMPERATURE DIAGNOSTICS OF A Ne-LIKE GERMANIUM PLASMA CREATED BY LASER</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Combis</w:t>
+                <w:t xml:space="preserve">DIELECTRONIC RECOMBINATION CALCULATIONS FOR NEON AND SODIUM-LIKE SELENIUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 49 (C1), pp.C1-123-C1-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1988126⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C6), pp.C6-357-C6-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00227446v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVIEW OF X-RAY LASER RESEARCH AT CEL-V</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">ANALYSIS OF LASING TRANSITIONS IN A LASER-PRODUCED SELENIUM PLASMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C6), pp.C6-109-C6-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986614⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C6), pp.C6-339-C6-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00225857v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIELECTRONIC RECOMBINATION CALCULATIONS FOR NEON AND SODIUM-LIKE SELENIUM</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">REVIEW OF X-RAY LASER RESEARCH AT CEL-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis-Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C6), pp.C6-357-C6-364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986645⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C6), pp.C6-109-C6-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...134 lines deleted...]
-                <w:t xml:space="preserve">jpa-00225886v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00225857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Soft X-Ray Laser by Temporal Ionization Gating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sebban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Depresseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tissandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Lifschitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de rayons X par interaction laser femtoseconde - agrégats de gaz rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">S. Dobosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque sur les Sources cohérentes et incohérentes UV, VUV et X Applications et développements récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Porquerolles, France. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2001703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State selective measurements of HCI produced by strong ultrashort laser clusters interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dobosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta - Proceedings of HCI2000 - vol T92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, San Fransisco, United States. pp.113-118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1238/Physica.Topical.092a00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures sélectives d'états excités des ions multichargés produits par interaction laser intense ultracourt – agrégats : génération de rayons X.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dobosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GDR Saxo - LCPMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State selective measurement of HCI produced by strong ultra short laser – cluster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Rozet</w:t>
+                <w:t xml:space="preserve">S. Dobosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lezius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xth Conference on the physics of Highly Charged Ions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berkeley,, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3866,147 +3732,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics of X sources created by sub-picosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquemot, S. and Klisnick, A. and Ruchon, T. pp.7-14, 2008, Uvx 2008: 9e Colloque Sur Les Sources Coherentes Et Incoherentes Uv, Vuv Et X; Applications Et Developpements Recents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4016,297 +3882,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission spectroscopy of well-characterised non-LTE plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. C. Bourgaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vassura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Inertial Fusion Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 688, 2016, Journal of Physics Conference Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient collisional excitation x-ray laser experiments on P102 laser at CEA-LV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rocca, J. J. and DaSilva, L. B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft X-Ray Lasers and Applications Iii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3776, pp.24-36, 1999, Proceedings of the Society of Photo-Optical Instrumentation Engineers (Spie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4374,51 +4240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="816CAF2A"/>
+    <w:nsid w:val="8F84E357"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4605,51 +4471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-jacquemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-4172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167554727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90762437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000065481213" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-8517-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Casner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab039e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dendy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/010101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d2d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bingham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/010101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/010301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01394716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nejdl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2015.225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Naulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/120301" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desenne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourgade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Jacquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED5403E4C82BFA8D7350E3588D301B3156867AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebreton" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Breton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988126" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986614" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225889v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986645" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillemin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986642" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FB9141C398F7CE51C4C290BD678000D1AD7FA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001703" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008285v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00113" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561931v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chanteloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Miquel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-jacquemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8342-4172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167554727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/90762437" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000065481213" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-8517-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Casner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Jacquemot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab039e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01717597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sebban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Depresseux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tissandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8aaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321629v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Mantica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dendy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/010101" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321624v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d2d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bingham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/1/010101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourgaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Marques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vassura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/688/1/012039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ratynskaia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/57/1/010301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Naulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/120301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00964900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ch&#233;ron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ta Phuoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-012-4912-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63WBTZX9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00523293v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4177-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K3SHL1SQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00522659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zeitoun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balcou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bucourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delmotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dovillaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-004-1430-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D1F4698L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00873446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond F. Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dunn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. Hunter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nilsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hubert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.002261" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cornille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berthet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bourgade" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carillon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis-Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989168" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7ED5403E4C82BFA8D7350E3588D301B3156867AC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgade" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loulergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988119" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lebreton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986645" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillemin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986642" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46FB9141C398F7CE51C4C290BD678000D1AD7FA5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bocher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986614" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01402267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depresseux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Lifschitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179997" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004956v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vernhet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rozet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dobosz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lezius" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2001703" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dobosz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.092a00113" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005839v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rozet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008946v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Bourgaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Marques" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561931v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fourcade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamelot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Chanteloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Miquel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>