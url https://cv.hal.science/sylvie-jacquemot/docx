--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4240,51 +4240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F84E357"/>
+    <w:nsid w:val="CD38BB42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>