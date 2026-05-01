--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">032121725</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">88071016</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -213,827 +234,827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de Manche. Quelques aspects du voyage chez Sterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 102 (1147-1148), pp.72—83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandeville and the “Judicious Reader”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Filosofia Moderna e Contemporânea </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.71 - 90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rfmc.v10i3.49606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26512/rfmc.v10i3.49606⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04919347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait et célébrité au XVIIIe siècle: Laurence Sterne et Bernard Mandeville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en Prisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandeville traducteur de La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Fablier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (1), pp.17-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/lefab.2019.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/lefab.2019.1403⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03856139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Manon Mathias et Alison Moore (dir.), Gut Feeling and Digestive Health in Nineteenth-Century Litérature, History and Culture (Cham, Palgrave, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.157-162. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.2921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.2921⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04128352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension d’ouvrage : Anna Plassart, &amp;quot;The Scottish Enlightenment and the French Revolution&amp;quot; (Cambridge, Cambridge University Press),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (69), pp.488-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redéfinir le canon: portrait du héros romanesque en super-héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de recherche en civilisation américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Anna Plassart, The Scottish Enlightenment and the French Revolution (Cambridge, Cambridge University Press, 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Anglaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, octobre-décembre (69-4), pp.488-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Florence Magnot-Ogilvy et Martial Poirson (dir.), Economie du rebut: poétique et critique du recyclage au XVIIIe siècle (Paris, Desjonquères, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.325-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécrire l’Écosse : Égypte et mythe des origines de Boèce à Maitland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Utopie gothique de Jules Verne au pays de Rob Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, L'Utopie, 11, pp.51-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1043,1517 +1064,1517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire l’expérience scientifique. Le cas du Sylva Sylvarum de Francis Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Expériences, expérimentations » du congrès de la Société Canadienne d’Étude du Dix-huitième Siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Ottawa, Oct 2022, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes du traducteur: les interventions d'Antoine Lasalle dans sa traduction des œuvres de Francis Bacon (1799–1803)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The original and its Metamorphoses, tracing the translator in the long eighteenth century (1660–1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guy Rooryck; Lieve Jooken; Brecht de Groote; Sonja Lavaert, Apr 2022, Ghent, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes du traducteur : les interventions d’Antoine Lasalle dans sa traduction des œuvres complètes de Francis Bacon (1799-1803)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’Original en ses métamorphoses, les traces du traducteur dans le long dix-huitième siècle (1660-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Guy Rooryck, Lieve Jooken et Brecht de Groote, Université de Gand., Apr 2022, Gand, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes du traducteur: les interventions d'Antoine Lasalle dans sa traduction des œuvres complètes de Francis Bacon (1799-1803)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'original en ses métamorphoses: les traces du traducteur dans le long dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guy Rooryck; Lieve Jooken; Brecht de Groote, Apr 2022, Gand, Ghent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scènes de tricheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque L’Original en ses métamorphoses, les traces du traducteur dans le long dix-huitième siècle (1660-1830)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Guy Rooryck, Lieve Jooken et Brecht de Groote, Université de Gand., Apr 2022, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque international Les Règles du jeu à la période moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Line Cottegnies, Alexis Tadié et Clara Manco, Institut d’Études avancées., Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de la Société d’Études Anglo-Américaines 17e-18e siècles, 62e Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Jun 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l'atelier du traducteur: Antoine Lasalle traducteur de Francis Bacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire génétique des traductions (ITEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Hersant, Nov 2021, Paris (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes de tricherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les règles du jeu à la période moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexis Tadié; Clara Manco; Line Cottegnies, Nov 2021, Paris (IEA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestins et intériorité : centralité du digestif au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Entrailles, tripes et boyaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Franck Collard, laboratoire MéMo (Nanterre/Paris 8), Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandeville, translator and translated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édimbourg, Congrès de la British Society for Eighteenth-Century Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Ann Thomson, Jul 2019, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Moore and the Victorianisation of the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Victoriana contemporaines: littérature victorienne, culture populaire et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Xavier Giudicelli; Yannick Bellanger-Morvan, Mar 2018, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylva Sylvarum in French, Sylva Sylvarum in France: the poetics of experimentalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Parageau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francis Bacon's Sylva Sylvarum: an exercise in philosophical translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dana Jalobeanu, Jan 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lasalle and the revolutionary project of translating Francis Bacon’s complete works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international (Re)Thinking Translations. methodologies, objectives, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé dans le cadre du programme TRANSIT financé par Horizon 2020, par Alessia Castagnino et Ann Thomson, Institut universitaire européen de Florence., Oct 2018, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivance des théories humorales au XVIIIe siècle: le sang des mélancoliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">programme Le Sang: représentations symboliques et sociales dans l'Europe moderne, XVe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Constance Jori; Jennifer Ruimi; Hélène Tropé, Jan 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux usages opposés du portrait d’auteur au XVIIIe siècle : Laurence Sterne et Bernard Mandeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Portraits et autoportraits d’auteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Xavier Giudicelli et Caroline Marie, Cité Universitaire et Maison de Balzac., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mandeville traducteur de La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fontaine et la culture européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Dandrey, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation, partage, échange: objets et narration chez Bernard Mandeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets nomades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Miller-Blaise; Ariane Fennetaux; Line Cottegnies; Anne-Valérie Dulac; Laetitia Sansonetti; Nancy Oddo, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms and uses of intermediality in two treatises on melancholy and hypochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landau-Paris Symposium on the Eighteenth-Century: Intermediality and the Circulation of Knowledge in the Eighteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hans-Peter Wagner; Frédéric Ogée, Jun 2017, Sarrebruck, Saarbrucken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the novel reader to bodies of knowledge : Tristram Shandy and digital humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Connecting Bodies" (Culture Industry Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée à l’Université Paris-Diderot par Sara Thornton, Catherine Bernard et Philippe Nieto, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarrel and Creation : the Pamela affair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Création en questions, discours et disputes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé dans le cadre du projet ANR Agôn, Université Paris-Sorbonne, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading as both a disease and a cure, or the paradox of medical treatises: from Robert Burton to Samuel-Auguste Tissot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Health and Reading"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Newcastle, Jul 2013, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2563,122 +2584,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Esprits animaux 16e-21e siècles: littérature, histoire, philosophie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Louis-Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Esprits animaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Geneva, Suisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, PDF : 979-10-97361-09-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2688,338 +2709,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lasalle, traducteur de Francis Bacon: politiques de la science sous la Révolution et l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Voltaire Foundation. Liverpool University Press, 2025, Oxford University Studies in the Enlightenment, ISBN-9781836242451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellies, Bowels, and Entrails in the XVIIIth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebacca Ann Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebacca Ann Barr</w:t>
+                <w:t xml:space="preserve">hal-03024142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellies, Bowels and Entrails in the long Eighteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Ann Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manchester University Press. , Seventeenth- and Eighteenth-Century Studies, 2018, Sophie Vasset; Rebecca Ann Barr; Sylvie Kleiman-Lafon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Ann Barr</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02933839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandeville: A treatise on the Hypochondriack and Hysterick Diseases (1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. Springer International Publishing, 223, 2017, International Archives of the History of Ideas Archives internationales d'histoire des idées, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57781-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3029,568 +3050,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsystematic Vitality: From Early Modern Beeswarms to Contemporary Swarm Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Active Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.259-298, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110562064-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03499551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Affaire Paméla: une querelle franco-anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeanne-Marie Hostiou; Alexis Tadié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Querelles et création dans l'Europe des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.67-97, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07358-1.p.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07358-1.p.0067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04128339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing Hysteric Bodies: Women and Physical Exercise in the Seventeenth and Eighteenth Centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Tadié; Daniel O'Quinn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sporting Cultures, 1650–1850</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Toronto Press, pp.236-249, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/9781487510732-014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3138/9781487510732-014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04128321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient medicine, modern quackery: Bernard Mandeville and the rhetoric of healing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancients and moderns in Europe. Comparative perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Oxford University Studies in the Eighteenth-century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Healing Power of Words : Medicine as Literature in Bernard Mandeville’s Treatise of the Hypochondriack and Hysterick Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Medicine and Narration in the XVIIIth Century", Sophie Vasset (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford, SVEC, pp.161-181, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The healing power of words: medicine as literature in Bernard Mandeville's Treatise of the hypochondriack and hysterick diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie J Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Voltaire Foundation, Oxford. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and narration in the eighteenth century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Studies on Voltaire and the Eighteenth century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Adventures of Fanny Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patsy S. Fowler; Alan Jackson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Launching Fanny Hill: Essays on the novel and its influence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMS PRESS, 2003, 978-0404635411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3600,835 +3621,929 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Daston: Contre Nature (Genève: Markus Haller, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chirot, Qui veut la révolution ? La tragédie de l’idéalisme radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amartya Sen, Citoyen du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilan Stavans Sur l'auto-traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Rosenblatt, L’histoire oubliée du libéralisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Rosenblatt, Rousseau et Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau et Genève: du &amp;quot;Premier Discours&amp;quot; au &amp;quot;Contrat social&amp;quot;, 1749-1762</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Hunt, L’Histoire, pourquoi elle nous concerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Allison, Vers la guerre : la Chine et l’Amérique dans le piège de Thucydide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Hersant</w:t>
+                <w:t xml:space="preserve">hal-04413715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Invention des droits de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traité des passions hypocondriaques et hystériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mandeville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ugaeditions.770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mandeville</w:t>
-[...17 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03972704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Expédition de Humphry Clinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire de synthèse d'HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Kleiman-Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Université, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4496,51 +4611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECF1A0BF"/>
+    <w:nsid w:val="AE5F7153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4727,51 +4842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-kleiman-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-8627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032121725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04919305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04919347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v10i3.49606" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03856115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03856139v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2019.1403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128352v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01421412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01421414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413717v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039865v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02995837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02994233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01933632v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Louis-Courvoisier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05108301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01596354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57781-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03499551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wolfe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128339v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1.p.0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01596396v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02994216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01418894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591116v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463120v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03999582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03999566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hersant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992519v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandeville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.770" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-kleiman-lafon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7329-8627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032121725" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88071016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04919305v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04919347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rfmc.v10i3.49606" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03856115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03856139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/lefab.2019.1403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03021236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01421412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128363v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01421414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413717v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413718v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413716v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128449v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Parageau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03039865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02995837v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02994233v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01933632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Louis-Courvoisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05108301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03024142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebacca Ann Barr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ann Barr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01596354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57781-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03499551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Wolfe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110562064-013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07358-1.p.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04128321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781487510732-014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01596396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02994216v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01418894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J Kleiman-Lafon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03999582v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03999566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04413715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hersant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02992519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Hunt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972704v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mandeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05579772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>