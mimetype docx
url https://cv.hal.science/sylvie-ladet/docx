--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -1281,51 +1281,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroche Fabien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 01, 10p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2024-NO-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
@@ -1336,913 +1336,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Tortosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Gilles Corriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279 (March), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909028v1</w:t>
+                <w:t xml:space="preserve">hal-04000525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 279 (March), </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000525v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of wooded and herbaceous semi-natural habitats on supporting wild bee diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing landscape heterogeneity as a win–win solution to manage trade-offs in biological control of crop and woodland pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rivers-Moore</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Carrié</w:t>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108644⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40473-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152824v1</w:t>
+                <w:t xml:space="preserve">hal-04189790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing landscape heterogeneity as a win–win solution to manage trade-offs in biological control of crop and woodland pests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Contrasting effects of wooded and herbaceous semi-natural habitats on supporting wild bee diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rivers-Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Sirami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.13573. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 356, pp.108644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40473-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189790v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Balent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Carrié</w:t>
+                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.267-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645000v1</w:t>
+                <w:t xml:space="preserve">hal-03577049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Magali San-Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San-Cristobal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, </w:t>
@@ -2274,295 +2274,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540699v1</w:t>
+                <w:t xml:space="preserve">hal-03645000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.267-278. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577049v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the rate of formation of tree‐related microhabitats and implications for biodiversity conservation and forest management</w:t>
               </w:r>
@@ -2816,90 +2816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3218,90 +3218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224, pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222 (juin), pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5074,527 +5074,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t>
+                <w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Elyakime</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Actes du colloque du CTHS « Langues, communautés et territoires en France aujourd’hui : recherches et enquêtes en ethnologie et en linguistique », 12–13 octobre 2009. INHA, Paris, France, 14, pp.146-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00733943v1</w:t>
+                <w:t xml:space="preserve">halshs-00943293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t>
+                <w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elyakime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04746-170206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00943293v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landscape composition influences roe deer habitat selection at both home range and landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Espy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (7), pp.999-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-011-9624-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647378v1</w:t>
+                <w:t xml:space="preserve">hal-02650668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition influences roe deer habitat selection at both home range and landscape scales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
+                <w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lourtet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (7), pp.999-1010. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.443-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-011-9624-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650668v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 25 (2), pp.267-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6201,77 +6201,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary N. Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 30 (19), pp.4979-4990. </w:t>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.915-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7104,51 +7104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,64 +7481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7951,90 +7951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of different semi-natural habitats in agricultural landscapes to support wild bee diversity and mitigate negative effects of pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rivers-Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Parc national des Pyrénées: Les Prairies naturelles, un espace aux multiples enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8421,77 +8421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,527 +8665,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609828v1</w:t>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Calatayud</w:t>
+                <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907066v1</w:t>
+                <w:t xml:space="preserve">hal-02738245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738245v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
@@ -9661,260 +9661,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
+              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607563v1</w:t>
+                <w:t xml:space="preserve">hal-02738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738444v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t>
               </w:r>
@@ -10144,605 +10144,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737815v1</w:t>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593196v1</w:t>
+                <w:t xml:space="preserve">hal-02737815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
+              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586483v1</w:t>
+                <w:t xml:space="preserve">hal-01593196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques…utilisables à l’INRA</w:t>
               </w:r>
@@ -10974,51 +10974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -11060,51 +11060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques …utilisées à l’INRA ou UMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs Paysage et Santé des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11369,277 +11369,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Roume</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résilience 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
+              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210098v1</w:t>
+                <w:t xml:space="preserve">hal-01208721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les services écosystémiques assurés par la biodiversité des paysages agricoles ? Intérêts d’un réseau de sites d’observation à long terme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ricci</w:t>
+                <w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+                <w:t xml:space="preserve">Anthony Roume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">Résilience 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208721v1</w:t>
+                <w:t xml:space="preserve">hal-01210098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode dédiée à l’extraction automatique des forêts dans les minutes de la carte d’État-Major</w:t>
               </w:r>
@@ -11867,77 +11867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a mapping method of crop composition and configuration to European agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenore Fahrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12381,51 +12381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12476,51 +12476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartolis : vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12584,90 +12584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires d'exploitations agricoles qui pratiquent des systèmes de production différents présentent-ils une biodiversité différente? L'exemple des oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Recherche 2010 de l'ENSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Auzeville Tolosan, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12692,51 +12692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of agricultural land-use change for helping sustainable land management and landscape development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12869,51 +12869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,51 +12964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13033,51 +13033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et Ecologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13370,51 +13370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de l'Association Française d'Ecologie du Paysage. IALE France 2006. Le paysage à la croisée des sciences de la nature et des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13491,51 +13491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence "multifunctionality of Landscapes- Analysis, Evaluation and Décision Support".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Giessen, Germany. 1 p</w:t>
@@ -13558,346 +13558,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Joachim</w:t>
+                <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762703v1</w:t>
+                <w:t xml:space="preserve">hal-02760432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760432v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14222,51 +14222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions de l’exploitation en moyenne montagne pyrénéenne : ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA1AEBAA"/>
+    <w:nsid w:val="1274F612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +14797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E3FAD2F"/>
+    <w:nsid w:val="C5ACA02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15031,51 +15031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>