--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1336,472 +1336,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Corriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000525v1</w:t>
+                <w:t xml:space="preserve">hal-03909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909028v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Corriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279 (March), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing landscape heterogeneity as a win–win solution to manage trade-offs in biological control of crop and woodland pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,563 +2006,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Magali San-Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577049v1</w:t>
+                <w:t xml:space="preserve">hal-03508045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 326, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508045v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Balent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03645000v1</w:t>
+                <w:t xml:space="preserve">hal-03540699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bas</w:t>
+                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Calatayud</w:t>
+                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 221, </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.267-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540699v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the rate of formation of tree‐related microhabitats and implications for biodiversity conservation and forest management</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,295 +3212,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+                <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154527v1</w:t>
+                <w:t xml:space="preserve">hal-02609972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corriol</w:t>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609972v1</w:t>
+                <w:t xml:space="preserve">hal-02154527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,64 +3919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t>
@@ -4157,51 +4157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 224, pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Brame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222 (juin), pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5188,51 +5188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 25 (2), pp.267-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6227,51 +6227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 30 (19), pp.4979-4990. </w:t>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.915-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7104,51 +7104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7229,51 +7229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,64 +7481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,51 +7964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of different semi-natural habitats in agricultural landscapes to support wild bee diversity and mitigate negative effects of pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rivers-Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Parc national des Pyrénées: Les Prairies naturelles, un espace aux multiples enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8421,77 +8421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8665,277 +8665,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
+                <w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
+              <w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790665v1</w:t>
+                <w:t xml:space="preserve">hal-02609828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Tree-related Microhabitats and associated biodiversity respond to forest dieback? A case study in French mountain Silver Fir forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buscaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV IUFRO World Congress 2019 "Forest Research and Cooperation for Sustainable Development"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.20</w:t>
+              <w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609828v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
               </w:r>
@@ -9046,90 +9046,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9661,260 +9661,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738444v1</w:t>
+                <w:t xml:space="preserve">hal-02607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
+              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607563v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t>
               </w:r>
@@ -10019,730 +10019,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricci B</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896252v1</w:t>
+                <w:t xml:space="preserve">hal-01593196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737815v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593196v1</w:t>
+                <w:t xml:space="preserve">hal-01586483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586483v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques…utilisables à l’INRA</w:t>
               </w:r>
@@ -10974,51 +10974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -11060,51 +11060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques …utilisées à l’INRA ou UMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs Paysage et Santé des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11552,51 +11552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
@@ -11867,77 +11867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a mapping method of crop composition and configuration to European agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenore Fahrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12584,90 +12584,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires d'exploitations agricoles qui pratiquent des systèmes de production différents présentent-ils une biodiversité différente? L'exemple des oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Recherche 2010 de l'ENSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Auzeville Tolosan, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12692,51 +12692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of agricultural land-use change for helping sustainable land management and landscape development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12811,273 +12811,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+                <w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819479v1</w:t>
+                <w:t xml:space="preserve">hal-02815995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815995v1</w:t>
+                <w:t xml:space="preserve">hal-02819479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et Ecologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13370,51 +13370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de l'Association Française d'Ecologie du Paysage. IALE France 2006. Le paysage à la croisée des sciences de la nature et des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13491,51 +13491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence "multifunctionality of Landscapes- Analysis, Evaluation and Décision Support".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Giessen, Germany. 1 p</w:t>
@@ -13558,346 +13558,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+                <w:t xml:space="preserve">J. Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760432v1</w:t>
+                <w:t xml:space="preserve">hal-02762703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Joachim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762703v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14222,51 +14222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions de l’exploitation en moyenne montagne pyrénéenne : ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14649,51 +14649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1274F612"/>
+    <w:nsid w:val="493A34D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +14797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5ACA02C"/>
+    <w:nsid w:val="417C5D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15031,51 +15031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>