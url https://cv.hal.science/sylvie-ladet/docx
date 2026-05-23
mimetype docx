--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1336,472 +1336,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Tortosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+                <w:t xml:space="preserve">Gilles Corriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 279 (March), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909028v1</w:t>
+                <w:t xml:space="preserve">hal-04000525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Diverse agricultural landscapes increase bat activity and diversity: Implications for biological pest control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy S.P. Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 345, pp.108318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853832v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the remnants of old-growth mountain forests always relevant to inspire close-to-nature forest management and efficient biodiversity conservation?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Building capacities for the design of agroecological landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Allart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 279 (March), </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.108263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.109954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.108263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000525v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing landscape heterogeneity as a win–win solution to manage trade-offs in biological control of crop and woodland pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2006,563 +2006,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San-Cristobal</w:t>
+                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508045v1</w:t>
+                <w:t xml:space="preserve">hal-03577049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Farming intensity indirectly reduces crop yield through negative effects on agrobiodiversity and key ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San-Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Andrieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 326, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2021.107810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645000v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 Sebioref - Une approche paysagère et territorialisée des services écosystémiques et des valeurs attachées pour guider les décideurs publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Laforge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86 (mars), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540699v1</w:t>
+                <w:t xml:space="preserve">hal-03645000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural enemies emerging in cereal fields in spring may contribute to biological control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
+                <w:t xml:space="preserve">Road density and forest fragmentation shape bat communities in temperate mosaic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Rivers‐moore</w:t>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (3), pp.267-278. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/afe.12490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2022.104353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577049v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the rate of formation of tree‐related microhabitats and implications for biodiversity conservation and forest management</w:t>
               </w:r>
@@ -2816,51 +2816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape composition and life‐history traits influence bat movement and space use: Analysis of 30 years of published telemetry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,295 +3212,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chevalier</w:t>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corriol</w:t>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609972v1</w:t>
+                <w:t xml:space="preserve">hal-02154527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+                <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154527v1</w:t>
+                <w:t xml:space="preserve">hal-02609972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local pesticide use intensity conditions landscape effects on biological pest control</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3919,64 +3919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t>
@@ -4125,247 +4125,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socioecological assessment of the relationships between grassland management practices and landscape-level ecosystem services in Pyrenees national park, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coévolution des paysages et des activités agricoles dans différents territoires d’élevage des montagnes françaises : entre intensification et déprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+                <w:t xml:space="preserve">Jérémie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 224, pp.305-319</w:t>
+              <w:t xml:space="preserve">, 2015, Prairies, services écosystémiques et intensification écologique. Les apports du projet Mouve (2e partie), 222 (222), pp.103-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631047v1</w:t>
+                <w:t xml:space="preserve">hal-02065900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coévolution des paysages et des activités agricoles dans différents territoires d’élevage des montagnes françaises : entre intensification et déprise agricole</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lefebvre</w:t>
+                <w:t xml:space="preserve">A socioecological assessment of the relationships between grassland management practices and landscape-level ecosystem services in Pyrenees national park, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Prairies, services écosystémiques et intensification écologique. Les apports du projet Mouve (2e partie), 222 (222), pp.103-113</w:t>
+              <w:t xml:space="preserve">, 2015, 224, pp.305-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065900v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse intégrée de la gestion des agroécosystèmes dans les territoires en référence aux services écosystémiques attendus des paysages</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 222 (juin), pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5074,527 +5074,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t>
+                <w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Elyakime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (2), 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-04746-170206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00943293v1</w:t>
+                <w:t xml:space="preserve">halshs-00733943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Maintain Domesticity of Usages in Small Rural Forests? Lessons from Forest Management Continuity through a French Case Study</w:t>
+                <w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Elyakime</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Actes du colloque du CTHS « Langues, communautés et territoires en France aujourd’hui : recherches et enquêtes en ethnologie et en linguistique », 12–13 octobre 2009. INHA, Paris, France, 14, pp.146-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-04746-170206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733943v1</w:t>
+                <w:t xml:space="preserve">halshs-00943293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape composition influences roe deer habitat selection at both home range and landscape scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-011-9624-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.443-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650668v1</w:t>
+                <w:t xml:space="preserve">hal-02647378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Landscape composition influences roe deer habitat selection at both home range and landscape scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bram van Moorter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cargnelutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Angibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Espy</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (4), pp.443-467. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (7), pp.999-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-011-9624-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647378v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t>
               </w:r>
@@ -5907,51 +5907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 25 (2), pp.267-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6227,51 +6227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol. 30 (19), pp.4979-4990. </w:t>
@@ -6538,51 +6538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to set up a research framework to analyze social-ecological interactive processes in a rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 63 (8), pp.915-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6914,51 +6914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (2), pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7022,51 +7022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 114 (2-4), pp.296-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7104,51 +7104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7216,64 +7216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,64 +7481,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONGBIRDS Suivi des Oiseaux Nicheurs Généralistes, de la BIodiversité Rurale et de sa Dynamique Spatio-temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,77 +7826,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop diversity in the landscape favors bats and biological control of some pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,51 +7964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive effects of different semi-natural habitats in agricultural landscapes to support wild bee diversity and mitigate negative effects of pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Rivers-Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8102,51 +8102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du Parc national des Pyrénées: Les Prairies naturelles, un espace aux multiples enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8421,77 +8421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,277 +8915,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738245v1</w:t>
+                <w:t xml:space="preserve">hal-04907066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets interactifs de la quantité/configuration de la forêt et de la densité de routes sur les chiroptères</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Calatayud</w:t>
+                <w:t xml:space="preserve">Modelling the occurrence of tree-related microhabitats in managed uneven-aged forest stands over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie du Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALE France, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. 770 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907066v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t>
               </w:r>
@@ -9536,385 +9536,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t>
+              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788682v1</w:t>
+                <w:t xml:space="preserve">hal-02738444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
+              <w:t xml:space="preserve">5. European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607563v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-topography associated to forest edges</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial patterns of Tree-related Microhabitats: key factors and ecological significance for the conservation of the associated biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t>
+              <w:t xml:space="preserve">5th European Congress of Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jyvaskyla, Finland. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738444v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of conservation biological control depends on interaction effects between landscape and pesticide use intensity</w:t>
               </w:r>
@@ -10019,730 +10019,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
+              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593196v1</w:t>
+                <w:t xml:space="preserve">hal-02417670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burnel</w:t>
+                <w:t xml:space="preserve">Ricci B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737815v1</w:t>
+                <w:t xml:space="preserve">hal-02896252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets conjugués de la gestion parcellaire et du contexte paysager et de sa dynamique sur les bioagresseurs et les niveaux de régulation biologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Atelier thématique: Conversion de rasters en vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Bloquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.22-23</w:t>
+              <w:t xml:space="preserve">Séminaire INRA_CNUE "SIG-UE"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896252v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586483v1</w:t>
+                <w:t xml:space="preserve">hal-02737815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738416v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet SEBIOPAG-PHYTO : déterminants agricoles parcellaires et paysagers des variations de niveaux de régulation biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cartes de prédation : retour d’expérience dans le projet SEBIOPAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut National de la Recherche Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2017, Paris, France. pp.7-8</w:t>
+              <w:t xml:space="preserve">Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417670v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques…utilisables à l’INRA</w:t>
               </w:r>
@@ -10974,51 +10974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. pp.2</w:t>
@@ -11060,51 +11060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point sur les différents modes d’accès aux principales données géographiques …utilisées à l’INRA ou UMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs Paysage et Santé des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11552,51 +11552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résilience 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t>
@@ -11867,77 +11867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a mapping method of crop composition and configuration to European agricultural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenore Fahrig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12349,325 +12349,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of forest edge segments for mapping edge diversity in rural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartolis : vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Espy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Espy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO - Landscape Ecology International Conference. FOREST LANDSCAPES AND GLOBAL CHANGE New Frontiers in Management, Conservation and Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 6p</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale SAGEO’10 (Spatial Analysis and GEOmatics 2010) Outils, Méthodes et Modèles en Géomatique pour la production de connaissances sur les territoires et le paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821396v1</w:t>
+                <w:t xml:space="preserve">hal-02755125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartolis : vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of forest edge segments for mapping edge diversity in rural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale SAGEO’10 (Spatial Analysis and GEOmatics 2010) Outils, Méthodes et Modèles en Géomatique pour la production de connaissances sur les territoires et le paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IUFRO - Landscape Ecology International Conference. FOREST LANDSCAPES AND GLOBAL CHANGE New Frontiers in Management, Conservation and Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755125v1</w:t>
+                <w:t xml:space="preserve">hal-02821396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires d'exploitations agricoles qui pratiquent des systèmes de production différents présentent-ils une biodiversité différente? L'exemple des oiseaux nicheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Recherche 2010 de l'ENSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Auzeville Tolosan, France. 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12692,51 +12692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of agricultural land-use change for helping sustainable land management and landscape development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12811,273 +12811,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815995v1</w:t>
+                <w:t xml:space="preserve">hal-02819479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+                <w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819479v1</w:t>
+                <w:t xml:space="preserve">hal-02815995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et Ecologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13141,51 +13141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting livestock-farming to sustainable management of natural resources and landscapes: a case study in the Davantaygue valley (Pyrénées, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13344,77 +13344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction et visualisation 3D de scénarios de changement de l'utilisation des terres pour l'appui à la gestion des paysages de montagne en cours de boisement spontané.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de l'Association Française d'Ecologie du Paysage. IALE France 2006. Le paysage à la croisée des sciences de la nature et des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Rennes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13491,51 +13491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence "multifunctionality of Landscapes- Analysis, Evaluation and Décision Support".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Giessen, Germany. 1 p</w:t>
@@ -13558,346 +13558,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Joachim</w:t>
+                <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762703v1</w:t>
+                <w:t xml:space="preserve">hal-02760432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760432v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13965,51 +13965,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l’influence du paysage sur la biodiversité : démarche et mise en oeuvre avec le plugin LecoS de QGIS</w:t>
+                <w:t xml:space="preserve">Assessing the Influence of Landscape on Biodiversity Using the QGIS Plugin LecoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
@@ -14027,97 +14027,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS et applications en aménagement du territoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley Online Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 286 p., 2018, 978-1-786-30189-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789470v1</w:t>
+                <w:t xml:space="preserve">hal-02789264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Influence of Landscape on Biodiversity Using the QGIS Plugin LecoS</w:t>
+                <w:t xml:space="preserve">Mesurer l’influence du paysage sur la biodiversité : démarche et mise en oeuvre avec le plugin LecoS de QGIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sheeren</w:t>
@@ -14135,164 +14157,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QGIS and Applications in Territorial Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QGIS et applications en aménagement du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, 374 p., 2018, Collection Système Terre Environnement, 978-1-78405-336-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119457121.ch7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02789264v1</w:t>
+                <w:t xml:space="preserve">hal-02789470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions de l’exploitation en moyenne montagne pyrénéenne : ruptures et continuités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14649,51 +14649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="493A34D9"/>
+    <w:nsid w:val="4BFD44CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14797,51 +14797,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="417C5D63"/>
+    <w:nsid w:val="85BCFC88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15031,51 +15031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ladet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3079-9453" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105133" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inken Doerfler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808236v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Courbaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110867" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04695937v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04728255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Allart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art07" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroche Fabien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2024-NO-art01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.109954" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03909028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Tortosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S.P. Froidevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108318" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.108263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40473-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers&#8208;moore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12490" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508045v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San-Cristobal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2021.107810" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art14" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2022.104353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kozak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kraus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700534v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01453-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435073v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13397" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03237154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02171732v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2898" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197847" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605004v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Valladares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1076-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brame" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177308v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131081v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636034v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duthoit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baudet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690252v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Castellarini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.01.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733943v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elyakime" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04746-170206" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram van Moorter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cargnelutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lourtet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9624-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D66869A4803E6C704782B08685D1BBD0622AA93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-009-9438-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939812v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rasplus" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745845v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Bastin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903022928" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660984v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.3332" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coqu&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blaise" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908188v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228013v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940439v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789413v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609828v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cheret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786552v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sajdak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946652v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788682v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417670v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bouvier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896252v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricci B" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju Duval" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738416v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737841v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737290v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608471v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607626v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karasiak" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208721v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956127v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Lopez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valladares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808077v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore Fahrig" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bertoni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6050021" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663878v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Th&#233;venet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gout" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815479v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757920v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fily" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817626v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789264v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/QGIS+and+Applications+in+Territorial+Planning-p-9781786301895" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457121.ch7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789470v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792778v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818762v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68498-5_7" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>