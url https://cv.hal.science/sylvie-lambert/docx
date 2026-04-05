--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -153,51 +153,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ravallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Bank Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 39 (4), pp.781-799. </w:t>
+              <w:t xml:space="preserve">, 2025, 39 (4), pp.781-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/wber/lhaf031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1169,1709 +1169,1588 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46, pp.57-73</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child fostering in Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
+                <w:t xml:space="preserve">Phytothérapie traditionnelle des conjonctivites en milieu urbain ivoirien : enquête sur les deux marchés aux plantes médicinales d’Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Adiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Aboua Okpekon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ake-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (1), pp.33 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.864998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629913v1</w:t>
+                <w:t xml:space="preserve">hal-02630482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytothérapie traditionnelle des conjonctivites en milieu urbain ivoirien : enquête sur les deux marchés aux plantes médicinales d’Abidjan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergenerational mobility and interpersonal inequality in an African economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ravallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2014.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.864998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630482v1</w:t>
+                <w:t xml:space="preserve">halshs-01109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational mobility and interpersonal inequality in an African economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migration and development: Insights from the 3rd AFD-World Bank Migration and Development Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique van de Walle</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hillel Rapoport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zénou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (5), pp.761-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2014.05.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109225v1</w:t>
+                <w:t xml:space="preserve">hal-00813032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and development: Insights from the 3rd AFD-World Bank Migration and Development Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gurgand</w:t>
+                <w:t xml:space="preserve">Educational Achievement and Socio-economic Background: Causality and Mechanisms in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Zénou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jae/ejq028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00813032v1</w:t>
+                <w:t xml:space="preserve">halshs-00754566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational Achievement and Socio-economic Background: Causality and Mechanisms in Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Micro-Decomposition Analysis of the Macroeconomic Determinants of Human Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ravallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van de Walle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Economies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (2), pp.119-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0084.2009.00576.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jae/ejq028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754566v1</w:t>
+                <w:t xml:space="preserve">halshs-00754460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Decomposition Analysis of the Macroeconomic Determinants of Human Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique van de Walle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Bulletin of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (8), pp.128-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.008.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0084.2009.00576.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754460v1</w:t>
+                <w:t xml:space="preserve">halshs-00754687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chort</w:t>
+                <w:t xml:space="preserve">Pauvreté et structure familiale, pourquoi une nouvelle enquête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Devreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Safir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Ballé Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stateco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102, pp.6-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.008.0128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754687v1</w:t>
+                <w:t xml:space="preserve">hal-02656100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvreté et Structure Familiale: Pourquoi une nouvelle enquête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Devreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Momar B. Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stateco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 102, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00824780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et structure familiale, pourquoi une nouvelle enquête ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Devreyer</w:t>
+                <w:t xml:space="preserve">Pauvreté et Structure Familiale. Pourquoi une nouvelle enquête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Momar Ballé Sylla</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momar Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stateco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 102, pp.6-20</w:t>
+              <w:t xml:space="preserve">, 2008, 102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656100v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté et Structure Familiale. Pourquoi une nouvelle enquête ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentaires sur l'intervention de Stefan Dercon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Momar Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stateco</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (211), pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/afco.211.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399214v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaires sur l'intervention de Stefan Dercon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade exposure and income volatility in cash crop exporting developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (3), pp.369-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/31.3.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/afco.211.0099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04177299v1</w:t>
+                <w:t xml:space="preserve">hal-02683314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade exposure and income volatility in cash crop exporting developing countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bourguignon</w:t>
+                <w:t xml:space="preserve">Human capital investments and family composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akiko Suwa-Eisenmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.193-196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02683314v1</w:t>
+                <w:t xml:space="preserve">hal-02672289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human capital investments and family composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bommier</w:t>
+                <w:t xml:space="preserve">The roles of destination, gender, and household composition in explaining remittances : an analysis for the Dominican Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de La Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sadoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Janvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.193-196</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (2), pp.309-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672289v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roles of destination, gender, and household composition in explaining remittances : an analysis for the Dominican Sierra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economie spatiale et géographique. Applications à l'agriculture, l'agro-alimentaire et l'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Surry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 68 (2), pp.309-328</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 58-59, pp.1-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration comme instrument de diversification intrafamiliale des risques. Application au cas de la Côte-d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2, pp.3-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2881,173 +2760,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+                <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martinez</w:t>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household Risk Management in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3060,51 +2939,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Paris-Dauphine. 2014, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3114,214 +2993,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household Resources and Individual Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dumas</w:t>
+                <w:t xml:space="preserve">Marriage Payments and Wife's Welfare: All you need is love</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02563367v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02611667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage Payments and Wife's Welfare: All you need is love</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Hotte</w:t>
+                <w:t xml:space="preserve">Household Resources and Individual Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Deschênes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02611667v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking Household Engel Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3343,73 +3222,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ravallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking Household Engel Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3431,73 +3310,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ravallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality, poverty and the intra-household allocation of consumption in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3506,73 +3385,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02177745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoption of Improved Seeds, Evidence from DRC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3607,73 +3486,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02422695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By ignoring intra-household inequality, do we underestimate the extent of poverty?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3682,73 +3561,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons as Widowhood Insurance: Evidence from Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3757,73 +3636,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00948098v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational Mobility and Interpersonal Inequality in an African Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3845,51 +3724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique van de Walle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3899,155 +3778,155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education production functions: updated evidence from developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Glewwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qihui Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Economics of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2020, 978-0-12-815391-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-815391-8.00015-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02973916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marital trajectories, women’s autonomy and women’s wellbeing in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4080,939 +3959,939 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anderson Siwan; Lori Beaman; Jean-Philippe Platteau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Gender Equity in Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education Production Functions: Evidence from Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Glewwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Penelope Peterson, Eva Baker, Barry McGaw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Education. volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.412-422, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de la crise au Sud : le rôle des migrants</w:t>
+                <w:t xml:space="preserve">Education production functions: evidence from developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glewwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3rd ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7200p., 2010, 978-0-08-044894-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-044894-7.01232-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00825237v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de la crise au sud : le rôle des migrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gurgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie politique des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2010, Regards Croisés sur l'Economie, 9782707166548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.008.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815579v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education production functions: evidence from developing countries</w:t>
+                <w:t xml:space="preserve">Transmission de la crise au Sud : le rôle des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Askenazy ; Daniel Cohen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of Education</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.195-204, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819117v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission de la crise au sud : le rôle des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie politique des migrations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 608 p., 2010, 2-226-18723-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818311v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalité des chances et transmission intergénérationnelle</w:t>
+                <w:t xml:space="preserve">Educational inequality and intergeneration transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 questions d'économie contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Albin Michel, pp.439-443, 2008</w:t>
+              <w:t xml:space="preserve">Vingt-sept questions d'économie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, 2008, 978-2-226-17909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00825248v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational inequality and intergeneration transmission</w:t>
+                <w:t xml:space="preserve">Inégalité des chances et transmission intergénérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Askenazy ; Daniel Cohen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-sept questions d'économie contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Albin Michel, 2008, 978-2-226-17909-8</w:t>
+              <w:t xml:space="preserve">27 questions d'économie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.439-443, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816520v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire longue et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Askenazy ; Daniel Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, pp.444-447, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et marché du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Askenazy ; Daniel Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27 questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, pp.434-438, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long history of the economy of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sept questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2008, 978-2-226-17909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations and labour market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt-sept questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Albin Michel, 2008, 978-2-226-17909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5022,51 +4901,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'appui à la réhabilitation et à la relance du secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5101,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5155,51 +5034,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants : quelles politiques pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5208,73 +5087,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. ENS, 82 p., 2008, 978-2-7288-0402-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants : quelles politiques pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5283,51 +5162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions rue d'Ulm, 75 p., 2008, CEPREMAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00825209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5337,275 +5216,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur l’intervention de Stefan Dercon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AFD/EUDN : Pauvreté, inégalité et croissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie spatiale et géographique. Applications à l'agriculture, l'agro-alimentaire et l'espace rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Surry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole-Chercheur : Economie spatiale et régionale. Application à l'agriculture, l'agro-alimentaire et l'espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of implicit prices of family labour in agriculture : an application to Côte-d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Magnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Economie de la famille et modélisation des agricultures familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1991, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02773986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5615,114 +5494,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'économie paysanne dans les pays en voie de développement : applications au cas de le Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Ecole des Hautes Etudes en Sciences Sociales, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02849281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5869,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ravallion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37278-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van de Walle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2016.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVD1H1JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Adiko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aboua Okpekon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ake-Assi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.864998" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.05.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F517SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754566v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq028" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754460v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0084.2009.00576.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.008.0128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devreyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar B. Sylla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ball&#233; Sylla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sylla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.211.0099" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.3.369" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93CBFCDC6E32DB154AD7EF233327FB32B8B4C22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Bri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sadoulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Janvry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563367v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611667v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422695v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948098v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glewwe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihui Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815391-8.00015-X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631563v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815579v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/16-nouvelles-questions-d-economie-contemporaine-EAN=9782226187239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glewwe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008044894701232X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-044894-7.01232-X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816520v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824784v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875488v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826370v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ravallion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37278-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van de Walle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2016.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVD1H1JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Adiko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aboua Okpekon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ake-Assi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.864998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F517SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0084.2009.00576.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.008.0128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devreyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ball&#233; Sylla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar B. Sylla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sylla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.211.0099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourguignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.3.369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93CBFCDC6E32DB154AD7EF233327FB32B8B4C22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sadoulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Janvry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611667v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563367v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422695v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948098v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glewwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihui Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815391-8.00015-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glewwe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008044894701232X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-044894-7.01232-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/16-nouvelles-questions-d-economie-contemporaine-EAN=9782226187239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>