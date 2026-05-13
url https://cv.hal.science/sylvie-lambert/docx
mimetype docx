--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -204,235 +204,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05366215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of small farmers' access to improved seeds and deforestation in DR Congo</w:t>
+                <w:t xml:space="preserve">Marriage payments and wives’ welfare: All you need is love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Bernard</w:t>
+                <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Vinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-37278-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049025v1</w:t>
+                <w:t xml:space="preserve">halshs-04192617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marriage payments and wives’ welfare: All you need is love</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of small farmers' access to improved seeds and deforestation in DR Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Macours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozenn Hotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+                <w:t xml:space="preserve">Margaux Vinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2023.103141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-37278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04192617v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-household resource allocation: Marriage and women’s strategies</w:t>
               </w:r>
@@ -969,507 +969,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child Fostering in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Child fostering in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Marazyan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XLVI (1)</w:t>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386538v1</w:t>
+                <w:t xml:space="preserve">halshs-01379304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child fostering in Senegal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Child Fostering in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karine Marazyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simon Beck</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Marazyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Safir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Family Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.57-73</w:t>
+              <w:t xml:space="preserve">, 2015, XLVI (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379304v1</w:t>
+                <w:t xml:space="preserve">hal-01386538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytothérapie traditionnelle des conjonctivites en milieu urbain ivoirien : enquête sur les deux marchés aux plantes médicinales d’Abidjan</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intergenerational mobility and interpersonal inequality in an African economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ravallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique van de Walle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.864998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630482v1</w:t>
+                <w:t xml:space="preserve">halshs-01109225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational mobility and interpersonal inequality in an African economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytothérapie traditionnelle des conjonctivites en milieu urbain ivoirien : enquête sur les deux marchés aux plantes médicinales d’Abidjan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline Adiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Aboua Okpekon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ake-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 110, pp.327-344. </w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (1), pp.33 - 45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2014.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.864998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01109225v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and development: Insights from the 3rd AFD-World Bank Migration and Development Conference</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marriage Payments and Wife's Welfare: All you need is love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Hotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3340,203 +3340,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality, poverty and the intra-household allocation of consumption in Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
+                <w:t xml:space="preserve">Adoption of Improved Seeds, Evidence from DRC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Macours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Vinez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02177745v1</w:t>
+                <w:t xml:space="preserve">halshs-02422695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of Improved Seeds, Evidence from DRC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Bernard</w:t>
+                <w:t xml:space="preserve">Inequality, poverty and the intra-household allocation of consumption in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Vreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02422695v2</w:t>
+                <w:t xml:space="preserve">halshs-02177745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">By ignoring intra-household inequality, do we underestimate the extent of poverty?</w:t>
               </w:r>
@@ -3989,489 +3989,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01631563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education Production Functions: Evidence from Developing Countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Education production functions: evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Glewwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of Education. volume 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3rd ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7200p., 2010, 978-0-08-044894-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-044894-7.01232-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754792v1</w:t>
+                <w:t xml:space="preserve">hal-02819117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education production functions: evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Glewwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Encyclopedia of Education</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie politique des migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2010, Regards Croisés sur l'Economie, 9782707166548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.008.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-08-044894-7.01232-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02819117v1</w:t>
+                <w:t xml:space="preserve">hal-02818311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remises migratoires et redistributivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission de la crise au Sud : le rôle des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Askenazy ; Daniel Cohen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie politique des migrations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.195-204, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818311v1</w:t>
+                <w:t xml:space="preserve">halshs-00825237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de la crise au Sud : le rôle des migrants</w:t>
+                <w:t xml:space="preserve">Transmission de la crise au sud : le rôle des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gurgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Albin Michel, pp.195-204, 2010</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 608 p., 2010, 2-226-18723-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00825237v1</w:t>
+                <w:t xml:space="preserve">hal-02815579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission de la crise au sud : le rôle des migrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Education Production Functions: Evidence from Developing Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Glewwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Penelope Peterson, Eva Baker, Barry McGaw. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 nouvelles questions d'économie contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Encyclopedia of Education. volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.412-422, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Michel</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02815579v1</w:t>
+                <w:t xml:space="preserve">halshs-00754792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational inequality and intergeneration transmission</w:t>
               </w:r>
@@ -4915,90 +4915,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'appui à la réhabilitation et à la relance du secteur agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Macours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,171 +5048,171 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants : quelles politiques pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ed. ENS, 82 p., 2008, 978-2-7288-0402-3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions rue d'Ulm, 75 p., 2008, CEPREMAP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822623v1</w:t>
+                <w:t xml:space="preserve">halshs-00825209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des enfants : quelles politiques pour quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lambert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions rue d'Ulm, 75 p., 2008, CEPREMAP</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. ENS, 82 p., 2008, 978-2-7288-0402-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00825209v1</w:t>
+                <w:t xml:space="preserve">hal-02822623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ravallion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bernard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37278-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192617v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van de Walle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2016.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVD1H1JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Adiko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aboua Okpekon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ake-Assi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.864998" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.05.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F517SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0084.2009.00576.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.008.0128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devreyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ball&#233; Sylla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar B. Sylla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sylla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.211.0099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourguignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.3.369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93CBFCDC6E32DB154AD7EF233327FB32B8B4C22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sadoulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Janvry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611667v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563367v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422695v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948098v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glewwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihui Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815391-8.00015-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754792v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819117v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glewwe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008044894701232X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-044894-7.01232-X" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/16-nouvelles-questions-d-economie-contemporaine-EAN=9782226187239" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825209v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05366215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Vreyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lambert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ravallion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhaf031" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192617v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Hotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2023.103141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Macours" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37278-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543551v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/wber/lhz052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959962v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Desch&#234;nes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dumas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2020.105075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608852v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique van de Walle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Villar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rossi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2016.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVD1H1JK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Marazyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Safir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2014.05.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline Adiko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouttier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Aboua Okpekon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ake-Assi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.864998" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillel Rapoport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Z&#233;nou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.07.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7F517SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejq028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0084.2009.00576.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.008.0128" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Devreyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Ball&#233; Sylla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00824780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar B. Sylla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momar Sylla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.211.0099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourguignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suwa-Eisenmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/31.3.369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C93CBFCDC6E32DB154AD7EF233327FB32B8B4C22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bommier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de La Bri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sadoulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Janvry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429036v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02611667v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563367v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963074v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422695v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00948098v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933975v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973916v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glewwe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihui Chen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815391-8.00015-X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631563v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glewwe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008044894701232X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-044894-7.01232-X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818311v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albin-michel.fr/16-nouvelles-questions-d-economie-contemporaine-EAN=9782226187239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825249v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825209v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849281v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>