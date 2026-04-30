--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191880280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75146029659835822929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Laroche est Architecte d’Etat (mention recherche), docteure en architecture et qualifiée aux fonctions de maître de conférences pour la section CNU 24 (aménagement de l’espace) et 23 (géographie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est chercheure associée au CRESSON UMR CNRS 1563 « Ambiances Architectures Urbanités ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle enseigne régulièrement à l’Université Grenoble Alpes (Institut d’Urbanisme et de Géographie Alpine) et dans les Écoles Nationales Supérieures d’Architecture (de Grenoble et de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thématiques de recherche portent sur les dimensions sensibles de la ville afin d’interroger les mutations des espaces urbains. Cette approche s’appuie sur des méthodes pluridisciplinaires originales, à la croisée de l’aménagement du territoire, des sciences humaines et sociales et des sciences pour l’ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale à l'usage des villes : ambiances, pratiques et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01219212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial ambiances and atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 - French-speaking geography of retail and consumption: themes, issues and approaches, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echapper à l’emprise commerciale entre « les boîtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La plaine, le plat, le plan , 17, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités : outils et méthodes pour saisir les phénomènes de vacance commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines et les paysages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB (France) &amp; Hepia (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies sensibles : la construction d’une mémoire des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Marie-Madeleine Mervant-Roux; Guillaume Faburel; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.203-214, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'architecture commerciale à partir des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Guinand; Antonio Da Cuhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet. Ménager l’urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de l'architecture commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire doctoral " Espace, Matières et Société " des ENSA Rhône-Alpes, Grands Ateliers de l'Isle d'Abeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSA Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs &amp;quot;Carré de Soie&amp;quot; à Vaulx-en-Velin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean-Paul and Siret, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en actes : actes du 2nd congrès international sur les ambiances = Ambiances in action : proceedings of the 2nd International congress on Ambiances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montréal, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éxpériences bivouac à la Bastille. Une enquête sensible sur les vécus des refuges urbains-alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouna Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94, Ville de Grenoble; CRESSON. 2022, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines & les paysages urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, CSTB - Centre scientifique et technique du bâtiement; Hepia. 2020, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cresson. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonie sensible d'une ville nouvelle. Exploration du patrimoine sonore de l'Isle d'Abeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 74, Cresson. 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale dans les villes et les paysages - architecture, environnement, ambiance - Evolution et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ensag; Cresson (ENSAG). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture commerciale à l'usage : évolution et recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : lieux de reliance urbaine et sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.378-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des lieux à la marge : l’exemple des lieux lisières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme Val-de-Loire, Dec 2020, e-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Ambiance in the Urban Renaturing Process? Session 16 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 310-314, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières urbaines, lieux de couture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aperau, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines, lieux et écotones potentiels dans le Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Quand l’écologie entre en ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Salomon Cavin, Jan 2019, Lausanne, Suisse. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des rez-de-chaussée dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.676-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités urbaines : outils et méthodes pour saisir les phénomènes de vacances commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d’ambiances. Superposition d’activités commerciales et sportives au cœur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 473 - 478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances commerciales mises à l’épreuve du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piétons.nes et des villes : connaissances, enjeux, culture de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIE – Comportement du Piéton dans son Environnement, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture commerciale à l’usage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheur-es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Géographie du Commerce, Comité National Français de Géographie, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensible de la rénovation d'un centre commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales du devenir de l'espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Oct 2013, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annelle des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population Environnement et Développement, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.717-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations urbaines sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment cartographier les récits documentaires et fictionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration, exploration, transformation. Trois régimes urbains d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME - PUCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191880280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75146029659835822929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Laroche est Architecte d’Etat (mention recherche), docteure en architecture et qualifiée aux fonctions de maître de conférences pour la section CNU 24 (aménagement de l’espace) et 23 (géographie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est chercheure associée au CRESSON UMR CNRS 1563 « Ambiances Architectures Urbanités ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle enseigne régulièrement à l’Université Grenoble Alpes (Institut d’Urbanisme et de Géographie Alpine) et dans les Écoles Nationales Supérieures d’Architecture (de Grenoble et de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thématiques de recherche portent sur les dimensions sensibles de la ville afin d’interroger les mutations des espaces urbains. Cette approche s’appuie sur des méthodes pluridisciplinaires originales, à la croisée de l’aménagement du territoire, des sciences humaines et sociales et des sciences pour l’ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale à l'usage des villes : ambiances, pratiques et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01219212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-speaking geography of retail and consumption: themes, issues and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nlc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial ambiances and atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 - French-speaking geography of retail and consumption: themes, issues and approaches, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echapper à l’emprise commerciale entre « les boîtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La plaine, le plat, le plan , 17, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités : outils et méthodes pour saisir les phénomènes de vacance commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines et les paysages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB (France) &amp; Hepia (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies sensibles : la construction d’une mémoire des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Marie-Madeleine Mervant-Roux; Guillaume Faburel; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.203-214, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'architecture commerciale à partir des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Guinand; Antonio Da Cuhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet. Ménager l’urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de l'architecture commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire doctoral " Espace, Matières et Société " des ENSA Rhône-Alpes, Grands Ateliers de l'Isle d'Abeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSA Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs &amp;quot;Carré de Soie&amp;quot; à Vaulx-en-Velin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean-Paul and Siret, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en actes : actes du 2nd congrès international sur les ambiances = Ambiances in action : proceedings of the 2nd International congress on Ambiances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montréal, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éxpériences bivouac à la Bastille. Une enquête sensible sur les vécus des refuges urbains-alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouna Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94, Ville de Grenoble; CRESSON. 2022, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines & les paysages urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, CSTB - Centre scientifique et technique du bâtiement; Hepia. 2020, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cresson. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonie sensible d'une ville nouvelle. Exploration du patrimoine sonore de l'Isle d'Abeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 74, Cresson. 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale dans les villes et les paysages - architecture, environnement, ambiance - Evolution et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ensag; Cresson (ENSAG). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture commerciale à l'usage : évolution et recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : lieux de reliance urbaine et sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.378-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des lieux à la marge : l’exemple des lieux lisières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme Val-de-Loire, Dec 2020, e-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Ambiance in the Urban Renaturing Process? Session 16 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 310-314, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières urbaines, lieux de couture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aperau, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines, lieux et écotones potentiels dans le Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Quand l’écologie entre en ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Salomon Cavin, Jan 2019, Lausanne, Suisse. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des rez-de-chaussée dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.676-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités urbaines : outils et méthodes pour saisir les phénomènes de vacances commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d’ambiances. Superposition d’activités commerciales et sportives au cœur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 473 - 478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances commerciales mises à l’épreuve du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piétons.nes et des villes : connaissances, enjeux, culture de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIE – Comportement du Piéton dans son Environnement, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture commerciale à l’usage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheur-es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Géographie du Commerce, Comité National Français de Géographie, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensible de la rénovation d'un centre commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales du devenir de l'espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Oct 2013, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annelle des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population Environnement et Développement, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.717-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations urbaines sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment cartographier les récits documentaires et fictionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration, exploration, transformation. Trois régimes urbains d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME - PUCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21FBFD3E"/>
+    <w:nsid w:val="78D12697"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191880280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75146029659835822929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219212v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393483v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boujon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly&#160;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Finger Stich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220267" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474479v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227817v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191880280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75146029659835822929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219212v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly&#160;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Finger Stich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>