--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191880280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75146029659835822929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Laroche est Architecte d’Etat (mention recherche), docteure en architecture et qualifiée aux fonctions de maître de conférences pour la section CNU 24 (aménagement de l’espace) et 23 (géographie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est chercheure associée au CRESSON UMR CNRS 1563 « Ambiances Architectures Urbanités ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle enseigne régulièrement à l’Université Grenoble Alpes (Institut d’Urbanisme et de Géographie Alpine) et dans les Écoles Nationales Supérieures d’Architecture (de Grenoble et de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thématiques de recherche portent sur les dimensions sensibles de la ville afin d’interroger les mutations des espaces urbains. Cette approche s’appuie sur des méthodes pluridisciplinaires originales, à la croisée de l’aménagement du territoire, des sciences humaines et sociales et des sciences pour l’ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale à l'usage des villes : ambiances, pratiques et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01219212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-speaking geography of retail and consumption: themes, issues and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nlc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial ambiances and atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 - French-speaking geography of retail and consumption: themes, issues and approaches, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echapper à l’emprise commerciale entre « les boîtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La plaine, le plat, le plan , 17, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités : outils et méthodes pour saisir les phénomènes de vacance commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines et les paysages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB (France) &amp; Hepia (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies sensibles : la construction d’une mémoire des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Marie-Madeleine Mervant-Roux; Guillaume Faburel; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.203-214, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'architecture commerciale à partir des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Guinand; Antonio Da Cuhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet. Ménager l’urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de l'architecture commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire doctoral " Espace, Matières et Société " des ENSA Rhône-Alpes, Grands Ateliers de l'Isle d'Abeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSA Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs &amp;quot;Carré de Soie&amp;quot; à Vaulx-en-Velin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean-Paul and Siret, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en actes : actes du 2nd congrès international sur les ambiances = Ambiances in action : proceedings of the 2nd International congress on Ambiances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montréal, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éxpériences bivouac à la Bastille. Une enquête sensible sur les vécus des refuges urbains-alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouna Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94, Ville de Grenoble; CRESSON. 2022, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines & les paysages urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, CSTB - Centre scientifique et technique du bâtiement; Hepia. 2020, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cresson. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonie sensible d'une ville nouvelle. Exploration du patrimoine sonore de l'Isle d'Abeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 74, Cresson. 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale dans les villes et les paysages - architecture, environnement, ambiance - Evolution et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ensag; Cresson (ENSAG). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture commerciale à l'usage : évolution et recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : lieux de reliance urbaine et sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.378-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des lieux à la marge : l’exemple des lieux lisières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme Val-de-Loire, Dec 2020, e-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Ambiance in the Urban Renaturing Process? Session 16 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 310-314, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières urbaines, lieux de couture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aperau, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines, lieux et écotones potentiels dans le Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Quand l’écologie entre en ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Salomon Cavin, Jan 2019, Lausanne, Suisse. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des rez-de-chaussée dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.676-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités urbaines : outils et méthodes pour saisir les phénomènes de vacances commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d’ambiances. Superposition d’activités commerciales et sportives au cœur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 473 - 478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances commerciales mises à l’épreuve du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piétons.nes et des villes : connaissances, enjeux, culture de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIE – Comportement du Piéton dans son Environnement, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture commerciale à l’usage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheur-es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Géographie du Commerce, Comité National Français de Géographie, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensible de la rénovation d'un centre commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales du devenir de l'espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Oct 2013, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annelle des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population Environnement et Développement, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.717-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations urbaines sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment cartographier les récits documentaires et fictionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration, exploration, transformation. Trois régimes urbains d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME - PUCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Laroche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191880280</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">75146029659835822929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Laroche est Architecte d’Etat (mention recherche), docteure en architecture et qualifiée aux fonctions de maître de conférences pour la section CNU 24 (aménagement de l’espace) et 23 (géographie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est chercheure associée au CRESSON UMR CNRS 1563 « Ambiances Architectures Urbanités ».</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle enseigne régulièrement à l’Université Grenoble Alpes (Institut d’Urbanisme et de Géographie Alpine) et dans les Écoles Nationales Supérieures d’Architecture (de Grenoble et de Nantes).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thématiques de recherche portent sur les dimensions sensibles de la ville afin d’interroger les mutations des espaces urbains. Cette approche s’appuie sur des méthodes pluridisciplinaires originales, à la croisée de l’aménagement du territoire, des sciences humaines et sociales et des sciences pour l’ingénieur.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale à l'usage des villes : ambiances, pratiques et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01219212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French-speaking geography of retail and consumption: themes, issues and approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11nlc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05600052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial ambiances and atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Kazig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 - French-speaking geography of retail and consumption: themes, issues and approaches, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12jjx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau dans les paysages de l’énergie. Le cas de la presqu’île de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echapper à l’emprise commerciale entre « les boîtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La plaine, le plat, le plan , 17, pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités : outils et méthodes pour saisir les phénomènes de vacance commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Defrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jolibois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martinsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines et les paysages urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB (France) &amp; Hepia (Suisse)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.34-40, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies sensibles : la construction d’une mémoire des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Marie-Madeleine Mervant-Roux; Guillaume Faburel; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p.203-214, 2015, 978-2-7535-3460-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir l'architecture commerciale à partir des ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Guinand; Antonio Da Cuhna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité urbaine, justice spatiale et projet. Ménager l’urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscription de l'architecture commerciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Séminaire doctoral " Espace, Matières et Société " des ENSA Rhône-Alpes, Grands Ateliers de l'Isle d'Abeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSA Rhône-Alpes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-191, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transect comme outil d’analyse des réseaux énergétiques à l’échelle du quartier et du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres pluridisciplinaires sur le bâtiment, « le bâtiment à la croisée des disciplines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs &amp;quot;Carré de Soie&amp;quot; à Vaulx-en-Velin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibaud, Jean-Paul and Siret, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en actes : actes du 2nd congrès international sur les ambiances = Ambiances in action : proceedings of the 2nd International congress on Ambiances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montréal, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éxpériences bivouac à la Bastille. Une enquête sensible sur les vécus des refuges urbains-alpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Boujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alouna Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">94, Ville de Grenoble; CRESSON. 2022, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines & les paysages urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, CSTB - Centre scientifique et technique du bâtiement; Hepia. 2020, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisme commercial dans la ville et les paysages : architecture, environnement, ambiance. Evolutions et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cresson. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonie sensible d'une ville nouvelle. Exploration du patrimoine sonore de l'Isle d'Abeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 74, Cresson. 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture commerciale dans les villes et les paysages - architecture, environnement, ambiance - Evolution et leviers d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ensag; Cresson (ENSAG). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01653392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartophonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture commerciale à l'usage : évolution et recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter les assemblages thermiques entre sous-sol et surface : le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres limites planétaires et enjeux de durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires MITI-CNRS, Jul 2023, Paris Panthéon-Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaitre les assemblages socio-spatio-énergétiques avec le transect urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets du sous-sol dans la transition socio-écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet ANR GEFISS, Jan 2022, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte des mémoires sensibles de la Romanche : Échanges sur le projet Les Ondes de l’Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Déjeuners du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kazig, Rainer, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et énergie. Pour une représentation atmosphérique et souterraine des assemblages socio-métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Debizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debray Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et sous-sols dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines : lieux de reliance urbaine et sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.378-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des lieux à la marge : l’exemple des lieux lisières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces à saisir : interstices et communs urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme Val-de-Loire, Dec 2020, e-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Place for Ambiance in the Urban Renaturing Process? Session 16 – Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 310-314, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières urbaines, lieux et écotones potentiels dans le Grand Genève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Finger Stich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Quand l’écologie entre en ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joëlle Salomon Cavin, Jan 2019, Lausanne, Suisse. pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03222946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing the Sound and its Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’hiver du CRESSON 2019. Hark ! Cresson is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Théa Manola; Théo Marchal; Nicolas Rémy; AAU-CRESSON, Jan 2019, Grenoble, France. https://ehas.hypotheses.org/3516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisières urbaines, lieux de couture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aperau, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des rez-de-chaussée dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.676-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la collecte à l'archivage de fragments sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "La collecte ethnographique dans les musées de société", séance « Son collecté : Pratiques, écoutes et silences de l’enquête sono-graphique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Recherche-Musée (MuCEM et IDEMEC), May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les temporalités urbaines : outils et méthodes pour saisir les phénomènes de vacances commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Lamothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temps des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Mar 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre cartographies et images filmiques : les représentations de l’environnement sonore urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du Cresson "Ambiances habitées et design sonore : seuils, limites, passages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Chelkoff; Noha Gamal; Théo Marchal; AAU-CRESSON, Feb 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l’ambiance sonore de la ville. Retours sur un atelier pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 271 - 276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration d’ambiances. Superposition d’activités commerciales et sportives au cœur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 473 - 478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances commerciales mises à l’épreuve du piéton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des piétons.nes et des villes : connaissances, enjeux, culture de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPIE – Comportement du Piéton dans son Environnement, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture commerciale à l’usage des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes chercheur-es.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Géographie du Commerce, Comité National Français de Géographie, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sensible de la rénovation d'un centre commercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales du devenir de l'espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonne le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIGEO, Oct 2013, Saint Dié des Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résiliences commerciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annelle des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Population Environnement et Développement, Mar 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En limite spatiale d'un complexe de commerces et de loisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.717-720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations urbaines sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment cartographier les récits documentaires et fictionnels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration, exploration, transformation. Trois régimes urbains d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Gros-Balthazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Morteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEME - PUCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D12697"/>
+    <w:nsid w:val="0D483985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191880280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75146029659835822929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219212v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly&#160;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Finger Stich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474479v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191880280" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75146029659835822929" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01219212v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kazig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.680" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12153" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213565v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grenoble.archi.fr/pdf/publications/ouvrage_EMS_HD.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993739v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Boujon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alouna Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly&#160;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Finger Stich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Germon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219219v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219161v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Georges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456030v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fonteneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114118v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222967v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220267" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222946v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449228v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474479v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Lamothe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452257v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404373v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219222v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227838v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227842v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gros-Balthazard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/urbanisme-et-batiment/5835-demonstration-exploration-transformation.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>