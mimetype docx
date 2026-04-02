--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -274,178 +274,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03457314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paroles de citoyens en 1576, des guerres de religion et ce qu'elles inspirent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Territoires sous tension, numéro 1093, p. 251-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03457262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réconciliation civile et religieuse de Philippe Duplessis-Mornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duplessis-Mornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique de Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, LXV, p. 65-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03462520v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03457262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularité et exemplarité des établissements hospitaliers de l'Auxois</w:t>
               </w:r>
@@ -632,174 +632,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoines hospitaliers métamorphosés en Bourgogne: archives, architectures, collections (XIIIe -XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de cultures medievals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.30-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2013.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoines hospitaliers métamorphosés en Bourgogne : archives, architectures, collections (XIIIè-XXè siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724578v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03351094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses et innovations, entendre, et photographier les Archives nationales, Paris-Fontainebleau-Pierrefitte, 2010-2012</w:t>
               </w:r>
@@ -2304,165 +2304,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Amyot à Auxerre, un évêque engagé (1570-1593)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jacques Amyot, une voix savante du XVIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Seine-et-Marne - Musée d'art et d'histoire de Melun - Université de Nanterre, Oct 2013, Melun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03462528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin de la guerre froide aux Archives nationales, le retour du &amp;quot;fonds de Moscou&amp;quot;, 1994-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire la guerre, faire la paix, 136e Congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724566v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03462528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des cartes et plans: un cas pratique, le dûché de Bourgogne</w:t>
               </w:r>
@@ -2511,165 +2511,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;maisons aux (des) champs&amp;quot; : une utopie sociale de la période moderne et un cas d'école bourguignon, Entre-deux-Monts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les "maisons aux (des) champs" : une utopie sociale de la période moderne et un cas d'école bourguignon, Entre-deux-Monts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savoisy, France. p. 1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources de la construction du paysage, après 1945, aux Archives nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paysage d'aujourd'hui à hier, d'hier à aujourd'hui (édition électronique), 135e Congrès national des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse. pp.123-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724571v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3039,1230 +3039,1230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02359860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La France en Guerre froide. Nouvelles questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hastings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires de Dijon, pp.250, 2015, 978-2-36441-109-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La France en Guerre froide, nouvelles questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires de Dijon, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michel Hastings</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vies de Jacques Amyot : édition commentée de documents inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Hôtel-Dieu de Tonnerre [Texte imprimé] : métamorphose d'un patrimoine hospitalier, XIIIe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Guéniot, pp.119, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les établissements hospitaliers en France du Moyen Age au XXè siècle : espaces, objets et populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaires de Dijon, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives nationales Fontainebleau : Parcours à travers 40 ans d'histoire : architecture, mobilier et collection d'art contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.60, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Budé : l'humaniste et le prince</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riveneuve éd., pp.278, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine du XXè siècle en Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC de Bourgogne, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François 1er, le roi-chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, pp.143, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe IV le Bel et les derniers Capétiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallandier, pp.160, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine métallurgique de la Nièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Nièvre, 2005, Etudes et documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hôtel-dieu de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orfèvres de l'Yonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billardon, fragments de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Créaphis, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fuglane, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travaux et saisons au XVIIIème siècle : Chamarande, 1789 : cahier élève, niveau cours moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions universitaires de Dijon, pp.250, 2015, 978-2-36441-109-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CDDP de l'Essonne, pp.12, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.263, 2013</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saints en Essonne / ACTE Essonne XCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sarfaty Genthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ACTE 91 ; [Charenton-le-Pont] : [Éd. Flohic], pp.63, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">D. Guéniot, pp.119, 2012</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointe de Bretagne = Penn Breizh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gal'art éd, pp.205, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...844 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720823v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hancellerie et culture au XVIe siècle : les notaires et secrétaires du roi de 1515 à 1547</w:t>
               </w:r>
@@ -5001,165 +5001,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00666711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Amyot, évêque d'Auxerre, grand aumônier de France (1513-1593)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Pontus de Tyard, Jun 2014, Bissy sous Fley, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Renaissance du château Pontus de Tyard, 2015, Actes des journées Pontus de Tyard, 14-15 juin 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01721030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La jeunesse de François Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors royaux, la bibliothèque de François Ier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720862v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01721030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Faure et nouvelle société : une rhétorique post 1968 ? sources et problématiques (1960-1975)</w:t>
               </w:r>
@@ -5419,169 +5419,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Hôtel-Dieu de Tonnerre, un reliquaire? Tradition historiographique des objets de Marguerite de Bourgogne et des grands mécènes de l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Clech Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les établissements hospitaliers en France du Moyen Âge au XIXe siècle : espaces, objets et populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, p. 163-184, 2010, Collection Sociétés 1628-5409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tournus, l'hôpital (XVIIè - XIXè siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saône-et-Loire : Bresse bourguignonne, Chalonnais, Tournugeois / Congrès archéologique de France, 166e session, 2008 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'archéologie, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720964v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en oeuvre de l'Inventaire général en Bourgogne (1967-2004)</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>