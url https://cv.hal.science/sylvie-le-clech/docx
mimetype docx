--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -632,174 +632,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoines hospitaliers métamorphosés en Bourgogne : archives, architectures, collections (XIIIè-XXè siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoines hospitaliers métamorphosés en Bourgogne: archives, architectures, collections (XIIIe -XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de cultures medievals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.30-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/Svmma2013.2.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1344/Svmma2013.2.4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03351094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01724578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses et innovations, entendre, et photographier les Archives nationales, Paris-Fontainebleau-Pierrefitte, 2010-2012</w:t>
               </w:r>
@@ -2304,165 +2304,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fin de la guerre froide aux Archives nationales, le retour du &amp;quot;fonds de Moscou&amp;quot;, 1994-2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire la guerre, faire la paix, 136e Congrès des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Amyot à Auxerre, un évêque engagé (1570-1593)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Jacques Amyot, une voix savante du XVIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de Seine-et-Marne - Musée d'art et d'histoire de Melun - Université de Nanterre, Oct 2013, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03462528v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01724566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des cartes et plans: un cas pratique, le dûché de Bourgogne</w:t>
               </w:r>
@@ -3681,213 +3681,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hôtel-dieu de Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orfèvres de l'Yonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Somogy, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoine métallurgique de la Nièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Nièvre, 2005, Etudes et documents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724419v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-01724426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billardon, fragments de vie</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>