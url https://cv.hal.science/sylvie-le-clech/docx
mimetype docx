--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -2304,165 +2304,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Amyot à Auxerre, un évêque engagé (1570-1593)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Jacques Amyot, une voix savante du XVIè siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Seine-et-Marne - Musée d'art et d'histoire de Melun - Université de Nanterre, Oct 2013, Melun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03462528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin de la guerre froide aux Archives nationales, le retour du &amp;quot;fonds de Moscou&amp;quot;, 1994-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire la guerre, faire la paix, 136e Congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01724566v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03462528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des cartes et plans: un cas pratique, le dûché de Bourgogne</w:t>
               </w:r>
@@ -2511,165 +2511,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01721009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sources de la construction du paysage, après 1945, aux Archives nationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Paysage d'aujourd'hui à hier, d'hier à aujourd'hui (édition électronique), 135e Congrès national des sociétés historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse. pp.123-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;maisons aux (des) champs&amp;quot; : une utopie sociale de la période moderne et un cas d'école bourguignon, Entre-deux-Monts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les "maisons aux (des) champs" : une utopie sociale de la période moderne et un cas d'école bourguignon, Entre-deux-Monts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Savoisy, France. p. 1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642080v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01724571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5419,169 +5419,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tournus, l'hôpital (XVIIè - XIXè siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Clech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saône-et-Loire : Bresse bourguignonne, Chalonnais, Tournugeois / Congrès archéologique de France, 166e session, 2008 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'archéologie, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Hôtel-Dieu de Tonnerre, un reliquaire? Tradition historiographique des objets de Marguerite de Bourgogne et des grands mécènes de l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Clech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Clech Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les établissements hospitaliers en France du Moyen Âge au XIXe siècle : espaces, objets et populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions universitaires de Dijon, p. 163-184, 2010, Collection Sociétés 1628-5409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642070v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01720964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en oeuvre de l'Inventaire général en Bourgogne (1967-2004)</w:t>
               </w:r>
@@ -6535,51 +6535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870849v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Clech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.34316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457314v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457262v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duplessis-Mornay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721015v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351094v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/Svmma2013.2.4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.9808" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642065v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720939v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720933v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720925v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.1991.3516" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720891v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870765v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubanton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642080v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lemaitre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02506742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hastings" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6398#" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724535v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724426v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Longuet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sarfaty Genthon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gallard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720828v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Jouanna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cloulas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laillier Jean-Yves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Oppetit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Wolikow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pan/606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721030v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720996v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720964v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720851v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724531v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03870826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;nicaud Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pi&#233;chaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>