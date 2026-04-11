--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -234,365 +234,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term optical transmittance measurements of silica nanofibers</w:t>
+                <w:t xml:space="preserve">Laser-Induced Damage in Silica Nanofibers in Air and Immersed in Different Liquids in the Nanosecond Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Pierre-Enguerrand Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 500, pp.127336. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.967-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2021.3101438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357339v1</w:t>
+                <w:t xml:space="preserve">hal-03359750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave generation of photon pairs in silica nanofibers using single-longitudinal- and multilongitudinal-mode pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), pp.063715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Damage in Silica Nanofibers in Air and Immersed in Different Liquids in the Nanosecond Regime</w:t>
+                <w:t xml:space="preserve">Long-term optical transmittance measurements of silica nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Enguerrand Verdier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (17), pp.967-970. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500, pp.127336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2021.3101438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359750v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
               </w:r>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,51 +721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Raman converter in the yellow range with high spatial and spectral brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,51 +972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in hollow core photonic crystal fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in an ethanol core microstructured optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03359750v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3101438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Som" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaul&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03359750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3101438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Som" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaul&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>