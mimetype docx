--- v1 (2026-04-11)
+++ v2 (2026-05-15)
@@ -66,2819 +66,2923 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin layer deposition of TiO2 and PMMA on optical micro or nano fibers for nonlinear optics</w:t>
+                <w:t xml:space="preserve">Study of tapered microfibers by line-field confocal optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Divay</w:t>
+                <w:t xml:space="preserve">Arnaud Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Eustache</w:t>
+                <w:t xml:space="preserve">Aloïs Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Bouhadida</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 21 (1), pp.6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jeos/2025009⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 22 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2026029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324679v1</w:t>
+                <w:t xml:space="preserve">hal-05603285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Induced Damage in Silica Nanofibers in Air and Immersed in Different Liquids in the Nanosecond Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thin layer deposition of TiO2 and PMMA on optical micro or nano fibers for nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Larat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2021.3101438⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jeos/2025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359750v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave generation of photon pairs in silica nanofibers using single-longitudinal- and multilongitudinal-mode pumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Laser-Induced Damage in Silica Nanofibers in Air and Immersed in Different Liquids in the Nanosecond Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ewan Mer</w:t>
+                <w:t xml:space="preserve">Pierre-Enguerrand Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063715⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (17), pp.967-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2021.3101438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537106v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term optical transmittance measurements of silica nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous-wave generation of photon pairs in silica nanofibers using single-longitudinal- and multilongitudinal-mode pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127336⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (6), pp.063715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357339v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term optical transmittance measurements of silica nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (12), pp.228. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 500, pp.127336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379006v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Raman converter in the yellow range with high spatial and spectral brightness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (24), pp.6892. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (12), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.57.006892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326736v1</w:t>
+                <w:t xml:space="preserve">hal-02379006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy of optical microfibers and nanofibers</w:t>
+                <w:t xml:space="preserve">Efficient Raman converter in the yellow range with high spatial and spectral brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Godet</w:t>
+                <w:t xml:space="preserve">Minh Chau Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Ndao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.001232⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (24), pp.6892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.57.006892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690541v1</w:t>
+                <w:t xml:space="preserve">hal-02326736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin spectroscopy of optical microfibers and nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Vincent Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (10), pp.1232-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.4.001232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626731v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des pratiques professionnelles (EPP) en nutrition parentérale au Centre régional de lutte contre le cancer (CRLCC) de Rennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Som</w:t>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chelle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bertrand</w:t>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451695v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+                <w:t xml:space="preserve">Évaluation des pratiques professionnelles (EPP) en nutrition parentérale au Centre régional de lutte contre le cancer (CRLCC) de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Som</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vauléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Maillotte</w:t>
+                <w:t xml:space="preserve">F. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Laude</w:t>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (3), pp.290--296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222008v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Detection of 56Co Gamma-Ray Lines from Type Ia Supernova (SN 2014J) with INTEGRAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brillouin light scattering from surface acoustic waves in a sub-wavelength diameter optical fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Churazov</w:t>
+                <w:t xml:space="preserve">Hervé Maillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sunyaev</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Jean</w:t>
+                <w:t xml:space="preserve">Vincent Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13672⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5242 (6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381949v1</w:t>
+                <w:t xml:space="preserve">hal-03222008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering in the evanescent field of liquid immersed tapered nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Detection of 56Co Gamma-Ray Lines from Type Ia Supernova (SN 2014J) with INTEGRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Churazov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sunyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Isern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liye Shan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vienne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4807170⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.406-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825652v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of nanofibres for efficient stimulated Raman scattering in the evanescent field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Stimulated Raman scattering in the evanescent field of liquid immersed tapered nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liye Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limin Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.201110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818197v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of self-phase modulation in liquid filled hollow core photonic band gap fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of nanofibres for efficient stimulated Raman scattering in the evanescent field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liye Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Limin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.13030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505078v3</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of self-phase modulation in liquid filled hollow core photonic band gap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572390v1</w:t>
+                <w:t xml:space="preserve">hal-00505078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.337-339</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671088v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering in hollow core photonic crystal fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.337-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671077v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of a continuous wave Yb:doped bulk crystal laser emitting on a three-level laser transition around 980 nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulated Raman scattering in hollow core photonic crystal fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Yiou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/anphys:2008005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686983v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering in an ethanol core microstructured optical fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of a continuous wave Yb:doped bulk crystal laser emitting on a three-level laser transition around 980 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Chinaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (12), pp.4786-4791</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3), pp.572-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671131v1</w:t>
+                <w:t xml:space="preserve">hal-00686983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of spatial beam quality of laser sources with an intracavity Bragg grating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stimulated Raman scattering in an ethanol core microstructured optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Chinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 28 (4), pp.242-244</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (12), pp.4786-4791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701623v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient laser operation of an Yb:S-FAP crystal at 985 nm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Improvement of spatial beam quality of laser sources with an intracavity Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42 (24), pp.4883-4886</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (4), pp.242-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701618v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Efficient laser operation of an Yb:S-FAP crystal at 985 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schaffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t>
+              <w:t xml:space="preserve">, 2003, 42 (24), pp.4883-4886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700644v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power continuous wave diode-pumped Nd:YAlO3 laser emitting on the low-gain 1378-nm and 1385-nm transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-power continuous wave diode-pumped Nd:YAlO3 laser emitting on the low-gain 1378-nm and 1385-nm transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (18), pp.3019-3022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3025,51 +3129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03359750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3101438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Som" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaul&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2026029" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Eustache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jeos/2025009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03359750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2021.3101438" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Godet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pecheur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.4.001232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01451695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Som" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vaul&#233;on" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.08.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Maillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Churazov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sunyaev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isern" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13672" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00825652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liye Shan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Tong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807170" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818197v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schaffers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686991v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>